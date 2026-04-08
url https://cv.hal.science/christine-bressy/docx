--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -458,563 +458,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Grilli</w:t>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">Sandra Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606464v1</w:t>
+                <w:t xml:space="preserve">hal-03606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lafond</w:t>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Davy</w:t>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mazeas</w:t>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606533v1</w:t>
+                <w:t xml:space="preserve">hal-03608643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608643v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007049v1</w:t>
+                <w:t xml:space="preserve">hal-03606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Glycol-b-poly(trialkylsilyl methacrylate-co-methyl methacrylate) Hydrolyzable Block Copolymers for Eco-Friendly Self-Polishing Marine Coatings</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pelloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,533 +1994,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses and NMR and XRD studies of carbohydrate–ferrocene conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hy Duong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">Pierre Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+                <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (24), pp.9706-9710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ01563A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533226v1</w:t>
+                <w:t xml:space="preserve">hal-02395261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of hydroxyalkylated poly(dimethylsiloxane)s and poly(dimethylsiloxane)-poly(trialkylsilyl methacrylate) based block copolymers synthesized by RAFT polymerization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa C P Catão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007505v1</w:t>
+                <w:t xml:space="preserve">hal-02269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and NMR and XRD studies of carbohydrate–ferrocene conjugates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Siegler</w:t>
+                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ01563A⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395261v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal degradation of hydroxyalkylated poly(dimethylsiloxane)s and poly(dimethylsiloxane)-poly(trialkylsilyl methacrylate) based block copolymers synthesized by RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.136-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269986v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self‐Stratifying Silicone Coating with Nonleaching Antifoulant for Marine Anti‐Biofouling</w:t>
               </w:r>
@@ -2679,51 +2679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2787,77 +2787,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2902,1433 +2902,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and study of a carbohydrate-functionalized carbon surface by electrochemical oxidation of 4-aminophenyl-β-D-glucopyranoside</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+                <w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
+                <w:t xml:space="preserve">Xavier Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frère</w:t>
+                <w:t xml:space="preserve">Susanna Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93, pp.175 - 179. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878412v1</w:t>
+                <w:t xml:space="preserve">hal-01878446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susanna Wood</w:t>
+                <w:t xml:space="preserve">Water erodible coatings based on a hydrolyzable PDMS/polyester network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1480757⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.517-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878446v1</w:t>
+                <w:t xml:space="preserve">hal-02432101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water erodible coatings based on a hydrolyzable PDMS/polyester network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">RAFT Polymerization of Tert-Butyldimethylsilyl Methacrylate: Kinetic Study and Determination of Rate Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.517-526. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2018.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym10020224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432101v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT Polymerization of Tert-Butyldimethylsilyl Methacrylate: Kinetic Study and Determination of Rate Coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(ester)–poly(silyl methacrylate) copolymers: synthesis and hydrolytic degradation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunfeng Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quang Pham</w:t>
+                <w:t xml:space="preserve">Guangzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym10020224⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.1448 - 1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8PY00052B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878433v1</w:t>
+                <w:t xml:space="preserve">hal-01878431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ester)–poly(silyl methacrylate) copolymers: synthesis and hydrolytic degradation kinetics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chunfeng Ma</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of Random and Block-Random Diblock Silylated Terpolymers via RAFT Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhao Zhang</w:t>
+                <w:t xml:space="preserve">Quang Trung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bich Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8PY00052B⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (5), pp.1125 - 1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14233/ajchem.2018.21217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878431v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Random and Block-Random Diblock Silylated Terpolymers via RAFT Polymerization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of accelerated ageing conditions on the mechanism of chemically-active antifouling coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Dung Le</w:t>
+                <w:t xml:space="preserve">Sandra Marceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Bich Viet Nguyen</w:t>
+                <w:t xml:space="preserve">Claire Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (5), pp.1125 - 1130. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.257 - 265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14233/ajchem.2018.21217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878417v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of accelerated ageing conditions on the mechanism of chemically-active antifouling coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and study of a carbohydrate-functionalized carbon surface by electrochemical oxidation of 4-aminophenyl-β-D-glucopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Marceaux</w:t>
+                <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125, pp.257 - 265. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.175 - 179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2018.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878390v1</w:t>
+                <w:t xml:space="preserve">hal-01878412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Heterogeneity in Attachment of Marine Bacteria toward Antifouling Copolymers Unraveled by AFM</w:t>
+                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Puymège</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01399⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898961v1</w:t>
+                <w:t xml:space="preserve">hal-01779358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Faye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779358v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Phenotypic Heterogeneity in Attachment of Marine Bacteria toward Antifouling Copolymers Unraveled by AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
+                <w:t xml:space="preserve">Aurore Puymège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Rehel</w:t>
+                <w:t xml:space="preserve">The Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Urvois</w:t>
+                <w:t xml:space="preserve">Perrine van Overtvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
+                <w:t xml:space="preserve">Facile synthesis of graft copolymers of controlled architecture. Copolymerization of fluorinated and non-fluorinated poly(dimethylsiloxane) macromonomers with trialkylsilyl methacrylates using RAFT polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dufossé</w:t>
+                <w:t xml:space="preserve">D. Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">S. Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Blache</w:t>
+                <w:t xml:space="preserve">A. Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blériot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33, </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2652-2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py00026f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734752v1</w:t>
+                <w:t xml:space="preserve">hal-03478208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT polymerization of bromotyramine-based 4-acryloyl-1,2,3-triazole: a functional monomer and polymer family through click chemistry</w:t>
               </w:r>
@@ -4340,216 +4323,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofyane Andjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (18), pp.14496-14504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra27578d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of graft copolymers of controlled architecture. Copolymerization of fluorinated and non-fluorinated poly(dimethylsiloxane) macromonomers with trialkylsilyl methacrylates using RAFT polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafond</w:t>
+                <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Margaillan</w:t>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bressy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (15), pp.2652-2664. </w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6py00026f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2016.06.749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478208v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT-synthesized polymers based on new ferrocenyl methacrylates and electrochemical properties</w:t>
               </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (94), pp.77019-77026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4704,51 +4704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Leite De Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4799,51 +4799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined diblock copolymers of poly(tert-butyldimethylsilyl methacrylate) and poly(dimethylsiloxane) synthesized by RAFT polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4916,51 +4916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of diblock and statistical copolymers based on hydrolyzable siloxy silylester methacrylate monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5132,90 +5132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polyorganosilazane–silicone marine coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Marceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5300,51 +5300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hellio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5800,51 +5800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined graft copolymers of tert-butyldimethylsilyl methacrylate and poly(dimethylsiloxane) macromonomers synthesized by RAFT polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,290 +5898,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation pathways of methacrylic homopolymers with labile trialkylsilyl ester side-groups-A mass spectrometric investigation of the RAFT process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Charles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
+                <w:t xml:space="preserve">Ikram Djeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.11.015⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.453--463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460342v1</w:t>
+                <w:t xml:space="preserve">hal-01362664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation pathways of methacrylic homopolymers with labile trialkylsilyl ester side-groups-A mass spectrometric investigation of the RAFT process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coupé</w:t>
+                <w:t xml:space="preserve">Laurence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 311, pp.31--39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2011.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2012.688957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01362664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of hybrid TiO2 nanoparticles with well-defined poly(methyl methacrylate) and poly(tert-butyldimethylsilyl methacrylate) via the RAFT process</w:t>
               </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,338 +6551,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of biomimetic textures for antifouling applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Surface functionalization with carbohydrates for anti-fouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">journées scientifiques SCF-BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021462v1</w:t>
+                <w:t xml:space="preserve">hal-02891132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization with carbohydrates for anti-fouling applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Cougnon</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of biomimetic textures for antifouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques SCF-BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891132v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linear systems for anti-fouling applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, penang, Malaysia</w:t>
@@ -7032,64 +7032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of surfaces - New electro or photostimulable coatings against marine fouling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Peigneguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,64 +7278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7377,51 +7377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Biotechnology, Jul 2016, Krakow, Poland</w:t>
@@ -7528,77 +7528,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulon, France</w:t>
@@ -7621,277 +7621,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t>
+                <w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344891v1</w:t>
+                <w:t xml:space="preserve">hal-03344888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From organic semiconductors to marine antifouling coatings: how electronic strategies can control bacteria development</w:t>
+                <w:t xml:space="preserve">Electroactive polymers: a new antifouling concept for marine applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, San Francisco, États-Unis</w:t>
+              <w:t xml:space="preserve">17th International Congress on Marine Corrosion and Fouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344888v1</w:t>
+                <w:t xml:space="preserve">hal-03344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t>
               </w:r>
@@ -7903,51 +7903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8041,51 +8041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8166,51 +8166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8252,90 +8252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8517,77 +8517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F47559F"/>
+    <w:nsid w:val="053DA038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>