--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -458,191 +458,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606533v1</w:t>
+                <w:t xml:space="preserve">hal-03606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -732,289 +732,289 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actuators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, optimization, biological assays, and in situ field immersion of a transparent piezoelectric vibrating system for antifouling applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Grilli</w:t>
+                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Casset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">Sandra Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Romain Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03606464v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Glycol-b-poly(trialkylsilyl methacrylate-co-methyl methacrylate) Hydrolyzable Block Copolymers for Eco-Friendly Self-Polishing Marine Coatings</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinspiration and Microtopography As Nontoxic Strategies for Marine Bioadhesion Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elora Védie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1541,51 +1541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Pelloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1994,910 +1994,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntheses and NMR and XRD studies of carbohydrate–ferrocene conjugates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Cougnon</w:t>
+                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frere</w:t>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Siegler</w:t>
+                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43 (24), pp.9706-9710. </w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (9), pp.1055-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NJ01563A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395261v1</w:t>
+                <w:t xml:space="preserve">hal-02533226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal degradation of hydroxyalkylated poly(dimethylsiloxane)s and poly(dimethylsiloxane)-poly(trialkylsilyl methacrylate) based block copolymers synthesized by RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269986v1</w:t>
+                <w:t xml:space="preserve">hal-05007505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial anti-adhesion activity based on the electrochemical properties of polymethacrylates bearing ferrocenyl pendant groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntheses and NMR and XRD studies of carbohydrate–ferrocene conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Nguema Edzang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
+                <w:t xml:space="preserve">Benjamin Siegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1539165⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (24), pp.9706-9710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ01563A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533226v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal degradation of hydroxyalkylated poly(dimethylsiloxane)s and poly(dimethylsiloxane)-poly(trialkylsilyl methacrylate) based block copolymers synthesized by RAFT polymerization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa C P Catão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.136-144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.e01768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007505v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self‐Stratifying Silicone Coating with Nonleaching Antifoulant for Marine Anti‐Biofouling</w:t>
+                <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingyi Xie</w:t>
+                <w:t xml:space="preserve">Laure Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haohang Zeng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chunfeng Ma</w:t>
+                <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201900535⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11020305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478202v1</w:t>
+                <w:t xml:space="preserve">hal-05007142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self‐Stratifying Silicone Coating with Nonleaching Antifoulant for Marine Anti‐Biofouling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohang Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gevaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Qingmei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Bunet</w:t>
+                <w:t xml:space="preserve">Chunfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.305. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (13), pp.1900535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym11020305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.201900535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007142v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (2), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym11020305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431954v1</w:t>
@@ -2908,51 +2908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding and metabolomics offer complementarity in deciphering marine eukaryotic biofouling community shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,51 +3042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water erodible coatings based on a hydrolyzable PDMS/polyester network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,64 +3276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ester)–poly(silyl methacrylate) copolymers: synthesis and hydrolytic degradation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyi Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunfeng Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,650 +3772,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
+                <w:t xml:space="preserve">Phenotypic Heterogeneity in Attachment of Marine Bacteria toward Antifouling Copolymers Unraveled by AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibril Faye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">The Hy Duong</w:t>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Brisset</w:t>
+                <w:t xml:space="preserve">Aurore Puymège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine van Overtvelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779358v1</w:t>
+                <w:t xml:space="preserve">hal-01898961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroactive polyacrylates bearing linear conjugated systems based on EDOT moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Urvois</w:t>
+                <w:t xml:space="preserve">Djibril Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.17 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599314v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic Heterogeneity in Attachment of Marine Bacteria toward Antifouling Copolymers Unraveled by AFM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Variations of Marine Biofilm Communities Colonizing Artificial Substrata Including Antifouling Coatings in Contrasted French Coastal Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Puymège</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duong</w:t>
+                <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine van Overtvelt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (3), pp.585 - 598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-017-0966-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898961v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile synthesis of graft copolymers of controlled architecture. Copolymerization of fluorinated and non-fluorinated poly(dimethylsiloxane) macromonomers with trialkylsilyl methacrylates using RAFT polymerization</w:t>
+                <w:t xml:space="preserve">RAFT polymerization of bromotyramine-based 4-acryloyl-1,2,3-triazole: a functional monomer and polymer family through click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pavlović</w:t>
+                <w:t xml:space="preserve">Sofyane Andjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lafond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bressy</w:t>
+                <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6py00026f⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (18), pp.14496-14504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27578d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478208v1</w:t>
+                <w:t xml:space="preserve">hal-03478206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAFT polymerization of bromotyramine-based 4-acryloyl-1,2,3-triazole: a functional monomer and polymer family through click chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile synthesis of graft copolymers of controlled architecture. Copolymerization of fluorinated and non-fluorinated poly(dimethylsiloxane) macromonomers with trialkylsilyl methacrylates using RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pavlović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofyane Andjouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
+                <w:t xml:space="preserve">A. Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Blache</w:t>
+                <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (18), pp.14496-14504. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (15), pp.2652-2664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra27578d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6py00026f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478206v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian Ocean) as sources of antifouling molecules: The BIOPAINTROP project</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4587,51 +4587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (94), pp.77019-77026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4793,360 +4793,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined diblock copolymers of poly(tert-butyldimethylsilyl methacrylate) and poly(dimethylsiloxane) synthesized by RAFT polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Hy Duong</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of diblock and statistical copolymers based on hydrolyzable siloxy silylester methacrylate monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.2109 - 2117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364371v1</w:t>
+                <w:t xml:space="preserve">hal-00972026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Well-defined diblock copolymers of poly(tert-butyldimethylsilyl methacrylate) and poly(dimethylsiloxane) synthesized by RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183971v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of diblock and statistical copolymers based on hydrolyzable siloxy silylester methacrylate monomers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972026v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polyorganosilazane–silicone marine coatings</w:t>
               </w:r>
@@ -5589,51 +5589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Longeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pioneer marine biofilms on artificial surfaces including antifouling coatings immersed in two contrasting French Mediterranean coast sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard-Guelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6551,325 +6551,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface functionalization with carbohydrates for anti-fouling applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Cougnon</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of biomimetic textures for antifouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elora Vedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques SCF-BPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891132v1</w:t>
+                <w:t xml:space="preserve">hal-03021462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of biomimetic textures for antifouling applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briand</w:t>
+                <w:t xml:space="preserve">Surface functionalization with carbohydrates for anti-fouling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Peigneguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bioinspired and Zwitterionic Materials, Kerkrade (The Netherlands), june 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">journées scientifiques SCF-BPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021462v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugated linear systems for anti-fouling applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7045,51 +7045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Peigneguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dabos-Seignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,64 +7278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Djibril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7429,51 +7429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress on Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Biotechnology, Jul 2016, Krakow, Poland</w:t>
@@ -7541,64 +7541,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmaculada Vieitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulon, France</w:t>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djibril Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,64 +7890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,103 +8002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
@@ -8127,103 +8127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings : in vitro bioassay vs marine biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Seattle, INT., Jun 2012, Seattle, United States</w:t>
@@ -8252,51 +8252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the influence of the nature of submerged artificial surfaces on the structure of microbial biofilms communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Djeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8530,51 +8530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical microalgae isolated on Reunion island (France, Indian ocean) as sources of antifouling molecules: the BIOPAINTROP project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="053DA038"/>
+    <w:nsid w:val="0B2ED066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>