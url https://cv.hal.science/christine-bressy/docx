--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -592,429 +592,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Sandra Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+                <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.106701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608643v1</w:t>
+                <w:t xml:space="preserve">hal-03606533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface Characteristics Together With Environmental Conditions Shape Marine Biofilm Dynamics in Coastal NW Mediterranean Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.746383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007049v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What governs marine fouling assemblages on chemically-active antifouling coatings?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development, Optimization, Biological Assays, and In Situ Field Immersion of a Transparent Piezoelectric Vibrating System for Antifouling Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act11020047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2021.106701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03606533v1</w:t>
+                <w:t xml:space="preserve">hal-05007049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Glycol-b-poly(trialkylsilyl methacrylate-co-methyl methacrylate) Hydrolyzable Block Copolymers for Eco-Friendly Self-Polishing Marine Coatings</w:t>
               </w:r>
@@ -2039,51 +2039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hy Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Raimundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2385,77 +2385,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear Stress as a Major Driver of Marine Biofilm Communities in the NW Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa C P Catão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolyzable Additive-Based Silicone Elastomers: A New Approach for Antifouling Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (6), pp.657-672. </w:t>
@@ -3055,51 +3055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water erodible coatings based on a hydrolyzable PDMS/polyester network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,360 +4793,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of diblock and statistical copolymers based on hydrolyzable siloxy silylester methacrylate monomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlene Lejars</w:t>
+                <w:t xml:space="preserve">Well-defined diblock copolymers of poly(tert-butyldimethylsilyl methacrylate) and poly(dimethylsiloxane) synthesized by RAFT polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hy Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.39--47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972026v1</w:t>
+                <w:t xml:space="preserve">hal-01364371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-defined diblock copolymers of poly(tert-butyldimethylsilyl methacrylate) and poly(dimethylsiloxane) synthesized by RAFT polymerization</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (16), pp.4821-4831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.11.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01364371v1</w:t>
+                <w:t xml:space="preserve">hal-03183971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling Coatings Influence both Abundance and Community Structure of Colonizing Biofilms: a Case Study in the Northwestern Mediterranean Sea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of diblock and statistical copolymers based on hydrolyzable siloxy silylester methacrylate monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Margaillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.2109 - 2117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00948-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03183971v1</w:t>
+                <w:t xml:space="preserve">hal-00972026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polyorganosilazane–silicone marine coatings</w:t>
               </w:r>
@@ -5800,51 +5800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined graft copolymers of tert-butyldimethylsilyl methacrylate and poly(dimethylsiloxane) macromonomers synthesized by RAFT polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6051,51 +6051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation pathways of methacrylic homopolymers with labile trialkylsilyl ester side-groups-A mass spectrometric investigation of the RAFT process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Lejars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Margaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,64 +7890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling activity of natural compounds through bioassays and field immersion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,103 +8002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biofilm communities colonizing antifouling paints in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress : The power of the small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). Copenhagen, INT., Aug 2012, Copenhagen, Denmark</w:t>
@@ -8127,103 +8127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling coatings : in vitro bioassay vs marine biofilm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Camps</w:t>
+                <w:t xml:space="preserve">Gérald Grégori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Grégori</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Marine Corrosion and Fouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité International Permanent pour la Recherche sur la Préservation des Matériaux en Milieu Marin ((COIPM).). Seattle, INT., Jun 2012, Seattle, United States</w:t>
@@ -8732,51 +8732,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2ED066"/>
+    <w:nsid w:val="83527704"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8963,51 +8963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bressy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5759-7678" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180750658" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Soriano-Jerez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gourlaouen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassim Zeriouh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Cer&#243;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arrabal-Campos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.108079" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007456v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Garc&#237;a-Abad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Gallardo-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bressy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2023.2228208" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Grilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brisset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act11020047" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lafond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Davy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazeas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2021.106701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Lejars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.746383" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Guazzelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oliva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pretti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranca Monni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym14214589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora V&#233;die" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry&#8208;Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Berglin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Stenlund" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200304" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007081v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202100994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Martinelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Pelloquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Margaillan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2020.1762868" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Galli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121954" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lejars" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00434" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060509v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Peigneguy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cougnon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Barry-Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c06859" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Nguema Edzang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Hy Duong" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Raimundo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1539165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Siegler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ01563A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02269986v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C P Cat&#227;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gevaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11020305" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478202v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Xie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohang Zeng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingmei Peng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunfeng Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201900535" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Wood" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1480757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432101v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2018.10.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Pham" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10020224" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhao Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8PY00052B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878417v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Trung Pham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Dung Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bich Viet Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14233/ajchem.2018.21217" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marceaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.09.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878412v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dabos-Seignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2018.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01898961v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Puym&#232;ge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Duong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine van Overtvelt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibril Faye" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Vieitez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.04.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rehel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Urvois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-0966-2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofyane Andjouh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Blache" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27578d" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margaillan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6py00026f" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufoss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bl&#233;riot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2016.06.749" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533212v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nguema Edzang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Raimundo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15310g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fiorini Baldissera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leite De Miranda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1516-1439.261414" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364371v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.11.034" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183971v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gr&#233;gori" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Le Berre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00948-14" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00972026v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Perrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2014.06.020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H71NDZJ8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2013.12.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang van Ngo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1332-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75WJB12W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364130v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Cuong Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Longeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Cuong Pham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np400288j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364142v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Giang Ngo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.10.023" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSQKZRP2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01364129v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00196b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01362664v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Djeridi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jamet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coup&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.688957" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460342v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2011.11.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4XBNJ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.04.077" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D581SGSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard-Guelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delfour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hugues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(03)00055-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021462v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elora Vedie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891132v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02892266v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Djibril" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891130v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891127v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891128v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891122v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gohier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leriche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603789v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blache" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564176v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344888v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344891v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Anton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couteau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807526v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816267v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02891501v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391798v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>