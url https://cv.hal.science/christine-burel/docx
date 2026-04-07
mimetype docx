--- v0 (2026-03-04)
+++ v1 (2026-04-07)
@@ -374,425 +374,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martignon</w:t>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burel</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Licois</w:t>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Postollec</w:t>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187454v1</w:t>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">C. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289744v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of a low-protein high-carbohydrate diet in mature broodstock of a glucose-intolerant teleost, the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,3473 +1040,3485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araya Jangprai</w:t>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+                <w:t xml:space="preserve">hal-01705846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901310v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Borey</w:t>
+                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirana Yoohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705846v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (4), pp.1187--1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10695-016-0208-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de l'utilisation des protéines d'origine végétale en aquaculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ocl/2014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Low Dose of Fumonisins on Pig Health: Immune Status, Intestinal Microbiota and Sensitivity to Salmonella</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of transportation duration of 1-day-old chicks on postplacement production performances and pododermatitis of broilers up to slaughter age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerre</w:t>
+                <w:t xml:space="preserve">H. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boilletot</w:t>
+                <w:t xml:space="preserve">Q Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+                <w:t xml:space="preserve">N Roulston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C E B Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins5040841⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (12), pp.3300-3309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651583v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-incubation and incubation conditions on hatchability, hatch time and hatch window, and effect of post-hatch handling on chick quality at placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Roulston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (2), pp.313-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0043933913000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transportation duration of 1-day-old chicks on postplacement production performances and pododermatitis of broilers up to slaughter age.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Low Dose of Fumonisins on Pig Health: Immune Status, Intestinal Microbiota and Sensitivity to Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bergoug</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N Roulston</w:t>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C E B Romanini</w:t>
+                <w:t xml:space="preserve">Eric Boilletot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03118⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.841 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins5040841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646765v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis single-strand conformation polymorphism for the monitoring of gastrointestinal microbiota of chicken flocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (9), pp.2294 - 2304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2011-01911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of melamine in some poultry products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (6), pp.1358-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2010-01205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in vivo du transfert de la mélamine vers certaines productions avicoles, notamment oeufs et viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Veyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TeMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailability, distribution and depletion of monensin in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laurentie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (5), pp.451-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2885.2009.01063.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deoxynivalenol on the intestinal microflora of pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Wache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms10010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poules pondeuses logées en cages conventionnelles et en volières : Influence de l’absence d’épointage du bec et d’une augmentation de la teneur de l’aliment en cellulose sur les résultats zootechniques et l’état sanitaire des animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Huonnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.8-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 6èmes Journées de la Recherche Avicole : revue de synthèse de la Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouvarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 51, pp.30-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on a method for individual recording of laying performance in groups of hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ciszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo-Sören Wiklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brännäs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Kiessling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 77 (2), pp.167-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of rapeseed meal-glucosinolates on thyroid metabolism and feed utilization in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 124, pp.343-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note on a method for individual recognition in feed pecking in free running groups of hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Brännäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Brännäs</w:t>
+                <w:t xml:space="preserve">Bo-Sören Wiklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo-Sören Wiklund</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Ciszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Erik Liljedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 70 (3), pp.239-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-1591(00)00157-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
+                <w:t xml:space="preserve">Dietary low-glucosinolate rapeseed meal affects thyroid status and nutrient utilization in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83, pp.653-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059768v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Moisan</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694065v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694903v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of plant-protein sources as fish meal substitutes in diets for turbot (Psetta maxima) : growth, nutrient utilisation and thyroid status</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.363-382</w:t>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690256v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary low-glucosinolate rapeseed meal affects thyroid status and nutrient utilization in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Potential of plant-protein sources as fish meal substitutes in diets for turbot (Psetta maxima) : growth, nutrient utilisation and thyroid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Der Geyten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83, pp.653-664</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.363-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698124v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones down-regulate thyrotropin beta mRNA level in vivo in the turbot (Psetta maxima)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradet-Balade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (2), pp.193-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of iodothyronine outer ring and inner ring deiodinase activities in five teleostean fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Mol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vander Geyten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.R. Kühn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (3), pp.253-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incorporation of high levels of extruded lupin in diets for rainbow trout (Oncorhynchus mykiss) : nutritional value and effect on thyroid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 163 (3-4), pp.325-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0044-8486(98)00241-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02691851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can turbot, Psetta maxima, be fed with self-feeders ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10 (6), pp.381-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature on growth and metabolism in juvenile turbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 49 (3), pp.678-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4516,51 +4528,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4619,73 +4631,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4744,4097 +4756,4097 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011382v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Geurden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la durée du transport des poussins d'un jour sur les performances des poulets de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Roulston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romanini Bites Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d'une restriction alimentaire sur le comportement et le bien-être des lapins en engraissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huonnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déplétions tissulaires du monensin chez le poulet et la dinde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Chéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des conditions d’ambiance et de l’apport d’additif de type prébiotiques sur les performances de croissance et l’état sanitaire de dindons mâles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding animal or microflora: the nutritional dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018430v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fumonisins and Salmonella on digestive flora profiles assessed using a molecular tool (CE-SSCP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Tanguy</w:t>
+                <w:t xml:space="preserve">Utilisation de la PCR-SSCP capillaire pour l’étude de la flore digestive de groupes de porcs EOPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Queguiner</w:t>
+                <w:t xml:space="preserve">Christine Pissavin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Maryline Queguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Guerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Grosjean</w:t>
+                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium "Safepork"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Verona, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816665v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la PCR-SSCP capillaire pour l’étude de la flore digestive de groupes de porcs EOPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Tanguy</w:t>
+                <w:t xml:space="preserve">Effect of fumonisins and Salmonella on digestive flora profiles assessed using a molecular tool (CE-SSCP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Pissavin-Castillo</w:t>
+                <w:t xml:space="preserve">M Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Queguiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
+                <w:t xml:space="preserve">P Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium "Safepork"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Verona, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052961v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding animal or microflora: the nutritional dilemma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets des conditions d’ambiance et de l’apport d’additif de type prébiotiques sur les performances de croissance et l’état sanitaire de dindons mâles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Huonnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boilletot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052966v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific targeted research project Poultryflorgut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Symposium on poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Tanguy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Grosjean</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018418v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Tanguy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Grosjean</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815175v1</w:t>
+                <w:t xml:space="preserve">hal-02018418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can turbot (Scophthalmus maximus) be fed with self-feeders ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Workshop on Voluntary Food Intake in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacites adaptatives du turbot (Scophthalmus maximus) aux facteurs determinants : temperature, salinite et photoperiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Person-Le-Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque IFR 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de pois, lupin et colza dans l'alimentation de la truite arc en ciel (Oncorhynchus mykiss) : effets sur la croissance et l'utilisation alimentaire</w:t>
+                <w:t xml:space="preserve">Utilisation de proteines d'origine vegetale (pois, lupin, colza) dans l'alimentation de la truite arc-en-ciel : valeur nutritionnelle et effets sur l'axe thyreotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA-IFREMER Nutrition des Poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766680v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proteines d'origine vegetale (pois, lupin, colza) dans l'alimentation de la truite arc-en-ciel : valeur nutritionnelle et effets sur l'axe thyreotrope</w:t>
+                <w:t xml:space="preserve">Incorporation de pois, lupin et colza dans l'alimentation de la truite arc en ciel (Oncorhynchus mykiss) : effets sur la croissance et l'utilisation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
+              <w:t xml:space="preserve">Journées INRA-IFREMER Nutrition des Poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768396v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences on Gametogenesis and Reproduction Performances of a High Carbohydrate Nutrition During the Whole Reproductive Cycle of Males and Females Trout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Alexander Mennigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federation of American Societies for Experimental Biology - FASEB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FASEB Journal, 33 (1) Supplement, pp.591.1, 2019, Experimental Biology 2019 Meeting Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ingrédients et amélioration génétique : des solutions prometteuses pour améliorer les performances de croissance de la truite arc-en-ciel sur aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New sustainable protein sources in rainbow trout plant-based diets: consequences on growth performances, fatty acid content and immune-status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 848 p., 2018, Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des traitements technologiques sur la valeur nutritionnelle de la graine de féverole pour la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 344 p., 2018, Pour la terre et les hommes, les légumineuses au coeur de l'innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of alternative diets for farmed rainbow trout (Oncorhynchus mykiss) by H-NMR metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminismes génétique et alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Penarum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901432v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminismes génétique et alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Carbon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901339v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur nutritionnelle de farine de tenebrion (Tenebrio molitor) et de farine d'hermetia (Hermetia illucens) dégraissées pour la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Pegourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminisme génétique et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l'AFEM (Association Française d'Ecologie Microbienne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France. , 143 p., 2015, Livre de résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du temps d'éclosion et de la qualité des poussins sur les performances et la mortalité des poulets de chair durant l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bergoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Roulston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Romanini Bites Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 10, 2013, 10èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of fructo-oligosaccharides or whole wheat on the digestive bacterial community of broiler chickens using fingerprint methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome. Functionality, Interaction with Host and Impact on the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France. INRA, 2008, 6. INRA-RRI Symposium Gut Microbiome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fumonisins on Salmonella carriage in experimental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a molecular technique to study the equilibrium of poultry gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Joint RRI-INRA Gastrointestinal tract microbiology symposium : gut microbiology research to improve health, immune response and nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of lipoprotein lipase gene expression by dietary lipid in seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Nutrition and Feeding in Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Rhodes, Greece. 240 p., 2002, Feeding for quality. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate sources of protein to fish meal for &amp;quot;carnivorous&amp;quot; fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivam Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Eastern Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Halifax, Canada. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8844,685 +8856,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases de la nutrition et formulation en aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durabilité des aliments pour le poisson en aquaculture : réflexions et recommandations sur les aspects technologiques, économiques, sociaux et environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UICN - Union Internationale pour la Conservation de la Nature; Comité Français de l'UICN, 296 p., 2017, 9782831718316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives to antimicrobial growth promoters in animal feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal feed contamination: effects on livestock and food safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Woodhead Publishing, 672 p., 2012, Woodhead Publishing Series in Food Science, Technology and Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of probiotic or antimicrobial treatments on the intestinal bacterial community in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Reperant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hadiouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal hygiene and sustainable livestock production. Proceedings of the XVth International Congress of the International Society for Animal Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tribun EU s. r. o, 595 p., 2011, 9788026300083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feed on the host-microflora interactions in poultry: an overview</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 18 p., 2009, 9789086860999</w:t>
+              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059773v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of feed on the host-microflora interactions in poultry: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t>
+              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 18 p., 2009, 9789086860999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052964v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of rapeseed / canola in diets of aquaculture species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mycotoxins in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative protein sources in aquaculture diets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haworth Press, 2008, 978-1-56022-148-7</w:t>
+              <w:t xml:space="preserve">Mycotoxins in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transworld Research Network, 286 p., 2008, 978-81-7895-312-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817542v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mycotoxins in aquaculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of rapeseed / canola in diets of aquaculture species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycotoxins in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transworld Research Network, 286 p., 2008, 978-81-7895-312-0</w:t>
+              <w:t xml:space="preserve">Alternative protein sources in aquaculture diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haworth Press, 2008, 978-1-56022-148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02052963v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impatto della nuova regolazione europea in tema di sicurezza degli alimenti sui sistemi di produzione animale in Europa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9538,176 +9550,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sicurezza degli alimenti. Contributi all'analisi economica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Donzelli Editore Srl, 392 p., 2006, 9788886175937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatotropin, thyroid hormones and growth in turbot (Psetta maxima): effects of temperature, ammonia and hypoxia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Severe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Person-Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Comparative Endocrinology and Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shaker Publishing BV, 400 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9717,265 +9729,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de traitement de graines protéagineuses en vue d'améliorer leur valorisation à titre d'aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1760978. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procede de traitement de graines de lin en vue d'ameliorer leur valorisation a titre d'aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 1760984. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9985,147 +9997,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a molecular technique to study the equilibrium of poultry gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pissavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10135,893 +10147,893 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation des poissons, mollusques et crustacés : aspects nutritionnels et sanitaires pour l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boudergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Choubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of mycotoxin-detoxifying agents used as feed additives: mode of action, efficacy and feed/food safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boudergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dragacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fremy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Union Européenne. 2008, 215 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (3ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA SRA. 2008, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (1ère année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA SRA. 2007, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the intestinal flora ecology in poultry for ensuring the products safety for human consumers. Rapport d’activité annuelle (2ème année) du Programme européen PoultryFlorGut 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA SRA. 2007, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the results of modification of SSCP method to determine changes in bacterial pathogens in the chicken intestines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pissavin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA SRA. 2006, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11168,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TBHWXC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>