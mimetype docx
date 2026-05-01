--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -374,425 +374,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">M. Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">C. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349230v1</w:t>
+                <w:t xml:space="preserve">hal-03187454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the growing rabbit with a moderately pathogenic E. coli under ad libitum or limited feed intake conditions: impact on digestive physiology, bacterial communities, and on post-weaning growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Martignon</w:t>
+                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burel</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Licois</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Répérant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2021.14089⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187454v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+                <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.732321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.732321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289744v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of a low-protein high-carbohydrate diet in mature broodstock of a glucose-intolerant teleost, the rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huihua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,510 +1040,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Borey</w:t>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705846v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirana Yoohat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kirana Yoohat</w:t>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901310v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1683,429 +1683,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transportation duration of 1-day-old chicks on postplacement production performances and pododermatitis of broilers up to slaughter age.</w:t>
+                <w:t xml:space="preserve">Effect of pre-incubation and incubation conditions on hatchability, hatch time and hatch window, and effect of post-hatch handling on chick quality at placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bergoug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+                <w:t xml:space="preserve">H Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Q Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Roulston</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C E B Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 92 (12), pp.3300-3309. </w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (2), pp.313-334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0043933913000329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646765v1</w:t>
+                <w:t xml:space="preserve">hal-02650899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-incubation and incubation conditions on hatchability, hatch time and hatch window, and effect of post-hatch handling on chick quality at placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Low Dose of Fumonisins on Pig Health: Immune Status, Intestinal Microbiota and Sensitivity to Salmonella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bergoug</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Guinebretière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N Roulston</w:t>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boilletot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0043933913000329⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (4), pp.841 - 864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins5040841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650899v1</w:t>
+                <w:t xml:space="preserve">hal-02651583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Low Dose of Fumonisins on Pig Health: Immune Status, Intestinal Microbiota and Sensitivity to Salmonella</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of transportation duration of 1-day-old chicks on postplacement production performances and pododermatitis of broilers up to slaughter age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boilletot</w:t>
+                <w:t xml:space="preserve">H. Bergoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Roulston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Cariolet</w:t>
+                <w:t xml:space="preserve">C E B Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (4), pp.841 - 864. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (12), pp.3300-3309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins5040841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651583v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis single-strand conformation polymorphism for the monitoring of gastrointestinal microbiota of chicken flocks</w:t>
               </w:r>
@@ -3340,575 +3340,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary low-glucosinolate rapeseed meal affects thyroid status and nutrient utilization in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83, pp.653-664</w:t>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698124v1</w:t>
+                <w:t xml:space="preserve">hal-02059768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boujard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Tulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+                <w:t xml:space="preserve">A. Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694903v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Haylor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Moisan</w:t>
+                <w:t xml:space="preserve">Francesca Tulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694065v1</w:t>
+                <w:t xml:space="preserve">hal-02694903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
+                <w:t xml:space="preserve">Potential of plant-protein sources as fish meal substitutes in diets for turbot (Psetta maxima) : growth, nutrient utilisation and thyroid status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Der Geyten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.363-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059768v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of plant-protein sources as fish meal substitutes in diets for turbot (Psetta maxima) : growth, nutrient utilisation and thyroid status</w:t>
+                <w:t xml:space="preserve">Dietary low-glucosinolate rapeseed meal affects thyroid status and nutrient utilization in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Escaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boeuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. van Der Geyten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.363-382</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83, pp.653-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690256v1</w:t>
+                <w:t xml:space="preserve">hal-02698124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thyroid hormones down-regulate thyrotropin beta mRNA level in vivo in the turbot (Psetta maxima)</w:t>
               </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
@@ -4911,333 +4911,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Callet</w:t>
+                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Geurden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+                <w:t xml:space="preserve">hal-02011382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding value of insect meals in trout and poultry: digestibility and effect on quality of products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Hallouis</w:t>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Romainville, France. 38 diapos</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011382v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guinebretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Huonnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5736,90 +5736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la PCR-SSCP capillaire pour l’étude de la flore digestive de groupes de porcs EOPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pissavin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Queguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Le Diguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Huonnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6206,271 +6206,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Tanguy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Grosjean</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815175v1</w:t>
+                <w:t xml:space="preserve">hal-02018418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Tanguy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Grosjean</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018418v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can turbot (Scophthalmus maximus) be fed with self-feeders ?</w:t>
               </w:r>
@@ -6657,221 +6657,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de proteines d'origine vegetale (pois, lupin, colza) dans l'alimentation de la truite arc-en-ciel : valeur nutritionnelle et effets sur l'axe thyreotrope</w:t>
+                <w:t xml:space="preserve">Incorporation de pois, lupin et colza dans l'alimentation de la truite arc en ciel (Oncorhynchus mykiss) : effets sur la croissance et l'utilisation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
+              <w:t xml:space="preserve">Journées INRA-IFREMER Nutrition des Poissons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768396v1</w:t>
+                <w:t xml:space="preserve">hal-02766680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de pois, lupin et colza dans l'alimentation de la truite arc en ciel (Oncorhynchus mykiss) : effets sur la croissance et l'utilisation alimentaire</w:t>
+                <w:t xml:space="preserve">Utilisation de proteines d'origine vegetale (pois, lupin, colza) dans l'alimentation de la truite arc-en-ciel : valeur nutritionnelle et effets sur l'axe thyreotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA-IFREMER Nutrition des Poissons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Saint Pée sur Nivelle, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1996, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766680v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 344 p., 2018, Pour la terre et les hommes, les légumineuses au coeur de l'innovation</w:t>
@@ -7527,51 +7527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminismes génétique et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Penarum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
@@ -7652,77 +7652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Pegourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
@@ -7902,51 +7902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminisme génétique et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8635,51 +8635,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of lipoprotein lipase gene expression by dietary lipid in seabass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9047,51 +9047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hadiouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boilletot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9127,398 +9127,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of feed on the host-microflora interactions in poultry: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Valat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t>
+              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 18 p., 2009, 9789086860999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052964v1</w:t>
+                <w:t xml:space="preserve">hal-02059773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of feed on the host-microflora interactions in poultry: an overview</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chemaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fravalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Boscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 18 p., 2009, 9789086860999</w:t>
+              <w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059773v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mycotoxins in aquaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of rapeseed / canola in diets of aquaculture species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Spring</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycotoxins in farm animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transworld Research Network, 286 p., 2008, 978-81-7895-312-0</w:t>
+              <w:t xml:space="preserve">Alternative protein sources in aquaculture diets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haworth Press, 2008, 978-1-56022-148-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052963v1</w:t>
+                <w:t xml:space="preserve">hal-02817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of rapeseed / canola in diets of aquaculture species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of mycotoxins in aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sadasivam S. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative protein sources in aquaculture diets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haworth Press, 2008, 978-1-56022-148-7</w:t>
+              <w:t xml:space="preserve">Mycotoxins in farm animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transworld Research Network, 286 p., 2008, 978-81-7895-312-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817542v1</w:t>
+                <w:t xml:space="preserve">hal-02052963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impatto della nuova regolazione europea in tema di sicurezza degli alimenti sui sistemi di produzione animale in Europa</w:t>
               </w:r>
@@ -9782,64 +9782,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1760978. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -9913,51 +9913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1760984. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -10431,51 +10431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10553,51 +10553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10675,51 +10675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10797,51 +10797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chemaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Puterflam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,51 +10906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the results of modification of SSCP method to determine changes in bacterial pathogens in the chicken intestines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pissavin-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fravalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11180,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TBHWXC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TBHWXC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>