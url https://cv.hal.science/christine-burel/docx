--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1040,471 +1040,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
+                <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araya Jangprai</w:t>
+                <w:t xml:space="preserve">Christian Paroissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856172v1</w:t>
+                <w:t xml:space="preserve">hal-01705846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Adaptation of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates: New insights from a long term nutritional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araya Jangprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suksan Kumkhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 496, pp.58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901310v1</w:t>
+                <w:t xml:space="preserve">hal-01856172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute hypoxia reveals diverse adaptation strategies to fully substituted plant-based diet in isogenic lines of the carnivorous rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Borey</w:t>
+                <w:t xml:space="preserve">Molecular responses of Nile tilapia ( Oreochromis niloticus ) to different levels of dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surintorn Boonanuntanasarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paroissin</w:t>
+                <w:t xml:space="preserve">Suksan Kumkhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirana Yoohat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 490, pp.288-296. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 482, pp.117-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2017.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01705846v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postprandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout (O. mykiss) and impact of diet composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3340,325 +3340,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Haylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain Légumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059768v1</w:t>
+                <w:t xml:space="preserve">hal-02694065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of past nutritional history and fasting on feed intake and growth in rainbow trout Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Moisan</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Tulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 13, pp.129-137</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694065v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibility of extruded peas, extruded lupin, and rapeseed meal in rainbow trout (Oncorhynchus mykiss) and turbot (Psetta maxima)</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout and turbot with plant protein: nutritional value and effects on thyroid axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S.J. Kaushik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 188 (3-4), pp.285-298</w:t>
+              <w:t xml:space="preserve">Grain Légumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694903v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of plant-protein sources as fish meal substitutes in diets for turbot (Psetta maxima) : growth, nutrient utilisation and thyroid status</w:t>
               </w:r>
@@ -4844,51 +4844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
@@ -6206,271 +6206,271 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Tanguy</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Grosjean</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018418v1</w:t>
+                <w:t xml:space="preserve">hal-02815175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des fumonisines sur la santé du porc : sensibilité aux salmonelles et statut immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Tanguy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F Grosjean</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815175v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can turbot (Scophthalmus maximus) be fed with self-feeders ?</w:t>
               </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fauconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 344 p., 2018, Pour la terre et les hommes, les légumineuses au coeur de l'innovation</w:t>
@@ -7527,51 +7527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminismes génétique et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Penarum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
@@ -7652,77 +7652,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de facteurs alimentaires sur le fonctionnement du tractus digestif chez la truite arc-en-ciel : indicateurs moléculaires et biochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Pegourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
@@ -7902,51 +7902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal de la truite arc-en-ciel : déterminisme génétique et alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,51 +8010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-prandial kinetics of gene expression of proteins involved in the digestive process in rainbow trout and impact of the composition of the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Borey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11180,51 +11180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TBHWXC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Huonnic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2022.14513" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sabel Laithier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;p&#233;rant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.14089" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02868956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Borey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TBHWXC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surintorn Boonanuntanasarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araya Jangprai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suksan Kumkhong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.07.011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirana Yoohat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.09.032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-016-0208-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650899v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bergoug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Tong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roulston" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0043933913000329" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boilletot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins5040841" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bergoug" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E B Romanini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03118" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pissavin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beven" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01911" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Veyrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059772v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Valat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Marchand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Henri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laurentie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2885.2009.01063.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-88JJFRSZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bougeard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms10010001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ciszuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-S&#246;ren Wiklund" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Br&#228;nn&#228;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Kiessling" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Kaushik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boeuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Mol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059786v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Erik Liljedahl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1591(00)00157-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LT8XDLT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694065v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Haylor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moisan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694903v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Tulli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059768v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690256v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Der Geyten" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698124v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Escaffre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradet-Balade" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686302v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vander Geyten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. K&#252;hn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691851v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam J. Kaushik" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0044-8486(98)00241-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-115JZ8ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684119v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695265v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaumet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Severe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Hallouis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750416v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bergoug" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Tong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Roulston" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romanini Bites Carlos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guinebretiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huonnic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boilletot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052972v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Roudaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ch&#233;neau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052966v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pissavin-Castillo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Queguiner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Diguerher" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queguiner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018430v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bousqui&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Person-Le-Ruyet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Pichavant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evrard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander Mennigen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://faseb.onlinelibrary.wiley.com/doi/10.1096/fasebj.2019.33.1_supplement.591.1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913013v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052970v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901341v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marchand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Penarum" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carbon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901338v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Pegourie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052967v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741070v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes Juan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Williams" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815399v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tanguy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Houdayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366780v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Maurice" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomes" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam Kaushik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607152v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reperant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hadiouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivam S. Kaushik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spring" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160636v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Person-Le Ruyet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pichavant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187468v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736418v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boudergue" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hattenberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Choubert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pouliquen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823453v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Favrot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fremy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368988v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369139v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369120v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369128v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>