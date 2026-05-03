--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -737,235 +737,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Pauvres-Claires de Lille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gardais</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 368 (5), pp.33-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rdn.368.0033⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810133v1</w:t>
+                <w:t xml:space="preserve">hal-01490692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données archéologiques sur la Deûle lilloise : d’une crise érosive du IIème siècle après Jésus-Christ à l’urbanisation du lit mineur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le couvent des Pauvres-Claires de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dessaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 368 (88), pp.9-31. </w:t>
+              <w:t xml:space="preserve">, 2006, 368 (5), pp.33-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.368.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rdn.368.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490692v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1210,122 +1210,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stalles du couvent des Dames de l’Abbiette : entre vestiges et culture matérielle (fouilles du couvent des Dominicaines de Lille)</w:t>
+                <w:t xml:space="preserve">Hors, puis dans la ville : le faubourg des Reignaux et le &amp;quot;ragrandissement de Lille du costé de Flandres&amp;quot; (XVIe-début XVIIe). Contribution d’une étude documentaire à un chantier archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les stalles de la cathédrale d’Amiens : 500 ans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">La fabrique de l’urbain, du Moyen Âge à l’agrandissement de 1858 Séminaire interdisciplinaire de l’École doctorale SHS, 16 avril 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Apr 2021, Villeneuve d'Ascq - - webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051553v1</w:t>
+                <w:t xml:space="preserve">hal-04889295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collecte et l’analyse de la documentation figurée d’Ancien Régime et du XIXe siècle : un outil au service de l’archéologie</w:t>
               </w:r>
@@ -1387,96 +1361,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors, puis dans la ville : le faubourg des Reignaux et le &amp;quot;ragrandissement de Lille du costé de Flandres&amp;quot; (XVIe-début XVIIe). Contribution d’une étude documentaire à un chantier archéologique</w:t>
+                <w:t xml:space="preserve">Les stalles du couvent des Dames de l’Abbiette : entre vestiges et culture matérielle (fouilles du couvent des Dominicaines de Lille)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gardais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de l’urbain, du Moyen Âge à l’agrandissement de 1858 Séminaire interdisciplinaire de l’École doctorale SHS, 16 avril 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Apr 2021, Villeneuve d'Ascq - - webinaire, France</w:t>
+              <w:t xml:space="preserve">Les stalles de la cathédrale d’Amiens : 500 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889295v1</w:t>
+                <w:t xml:space="preserve">hal-05051553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, rue de Tournai. Le couvent des Dames de l’Abbiette</w:t>
               </w:r>
@@ -1570,51 +1570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désigner le fait fortifié. Le vocabulaire descriptif de la place forte septentrionale - 3e journée d'études - PCR Les places fortes des Hauts-de-France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRHiS – Institut de recherches historiques du Septention (Unversité Lille); Service Régional de l'archéologie (SRA, DRAC Hauts-de-France), Mar 2020, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1885,51 +1885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La genèse de Lille et son développement en zone humide : l'apport de l'archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones humides et villes d'hier et d'aujourd'hui: des premieres cités aux fronts d'eau contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Valenciennes, France. pp.45-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas n°1. De l'île à Lille : l'urbanisation d'une vallée loessique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3571,233 +3571,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Craywick, St-Georges/Aa, Gravelines, Loon-Plage, Rue du vieux chemin de Gravelines. CAP2020 phase 3 : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lançon Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canton Yves Dal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debruyne Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devred Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boualem Amel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, volume 3, pp. 493 à 512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705999v1</w:t>
+                <w:t xml:space="preserve">hal-04706118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Craywick, St-Georges/Aa, Gravelines, Loon-Plage, Rue du vieux chemin de Gravelines. CAP2020 phase 3 : rapport final d’opération de diagnostic archéologique</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 14 rue du Palais de Justice : rapport final d’opération de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caloin Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2022, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boualem Amel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04706118v1</w:t>
+                <w:t xml:space="preserve">hal-04705999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Nord, Cambrai, 12 – 12 bis Rue de Selles. Une occupation du Moyen Âge classique : rapport final d’opération de diagnostic archéologique.</w:t>
               </w:r>
@@ -4382,385 +4382,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcy Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broes Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardon Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Hauts-de-France. 2021, 10 vol. (106, 452, 472, 246, 236, 210, 489, 375, 113, 312 p.)</w:t>
+              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705733v1</w:t>
+                <w:t xml:space="preserve">hal-04705692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunkerque, Nord, quai de Leith : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Hurard</w:t>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Hauts-de-France. 2021, pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunkerque, Nord, rue des Fusillers Marins, boulevard Alexandre III : les &amp;quot;Allées de l'Arsenal&amp;quot; : développement du secteur sud de Dunkerque aux périodes médiévale et moderne : rapport final d'opération de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcy Thierry</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Lille, 27-35 rue de Tournai. Lille, rue de Tournai. De la Hamerie aux Dames de l’Abbiette : rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cercy Christine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Broes Frédéric</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudry Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardon Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cercy Christine</w:t>
+                <w:t xml:space="preserve">Gardais Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Hauts-de-France. 2021, pp. 622 à 695</w:t>
+              <w:t xml:space="preserve">Inrap Hauts-de-France. 2021, 10 vol. (106, 452, 472, 246, 236, 210, 489, 375, 113, 312 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705692v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Téteghem, Route de la Branche «Le domaine des Carlines III» Modestes métairies des XIIIe et XIVe siècles dans la plaine maritime flamande ? Volume 1.</w:t>
               </w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois-Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4858,389 +4858,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03972939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Quaëdypre (59), ZAC de la Croix Rouge : analyse des peuplements entre l'Antiquité et le Moyen Âge en bordure de la plaine maritime : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+                <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Praud</w:t>
+                <w:t xml:space="preserve">Jennifer Clerget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Broes</w:t>
+                <w:t xml:space="preserve">Julie Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap HdF. 2019, pp.700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447055v1</w:t>
+                <w:t xml:space="preserve">hal-02427325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Templeuve-en-Pévèle, rue Delattre, “le Maresquel” : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaëdypre (59), ZAC de la Croix Rouge : analyse des peuplements entre l'Antiquité et le Moyen Âge en bordure de la plaine maritime : rapport de fouilles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hauts-de-France, Illies, Salomé, Les Auvillers. Illies et Salomé, Les Auvillers (Nord). Des occupations rurales de la fin du Hallstatt à l'Antiquité : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deflorenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bak</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02427325v1</w:t>
+                <w:t xml:space="preserve">hal-02447055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, église Saint-Martin : rapport de diagnostic</w:t>
               </w:r>
@@ -5447,389 +5447,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+                <w:t xml:space="preserve">Alain Henton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139340v1</w:t>
+                <w:t xml:space="preserve">hal-02146164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hauts-De-France, Hénin-Beaumont, Rue du Marais. Les vestiges de l’abbaye Notre-Dame d’Hénin : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Desoutter</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018, http://dolia.inrap.fr/flora/ark:/64298/0153808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04704005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hauts-de-France, Saint-Amand-les-Eaux, Grand-place. Mille ans d'occupation d'un secteur aux portes de l'abbaye de Saint-Amand : rapport de diagnostic.</w:t>
+                <w:t xml:space="preserve">Hauts-de-France, Nord, Bourbourg, Saint-Georges-sur-l ’Aa et Craywick, Le Grand Palyck Dyck. Port autonome de Dunkerque, Zone à vocation industrielle, Tranche 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Henton</w:t>
+                <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2018, pp. 209 à 241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146164v1</w:t>
+                <w:t xml:space="preserve">hal-04704005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Saint-Omer, 82-88 rue Édouard Devaux. Îlot du bon Mariage : rapport de diagnostic.</w:t>
               </w:r>
@@ -5854,64 +5854,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Hauts-de-France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauts-de-France, Lille. Rue de l'Hôpital Militaire : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,51 +6029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-L’Escaut. Sous la place Pierre Delcourt. Plongée au travers de vingt siècles d’histoire de Condé : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Henton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Watel-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6308,51 +6308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Debiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6417,77 +6417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lascour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6683,51 +6683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6753,90 +6753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Crespin, Chasse de l'Abbaye : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6871,77 +6871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Condé-sur-l'Escaut, 2 place Rombault, ilôt de la Maternité : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jagou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7115,51 +7115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Cambrai, collège des Jésuites, rue Saint-Fiacre : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Créteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7207,51 +7207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Bergues, ancienne gendarmerie, rue de l'Arsenal. Le couvent des Dominicains : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,51 +7351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gardais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7428,432 +7428,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
+                <w:t xml:space="preserve">Boulogne (62), Place Navarin. Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Barme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Decoupigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294956v1</w:t>
+                <w:t xml:space="preserve">hal-02427225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulogne (62), Place Navarin. Rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Croix (Nord), église Saint-Martin. Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Oudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Créteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02427225v1</w:t>
+                <w:t xml:space="preserve">hal-02426642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croix (Nord), église Saint-Martin. Rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, rue du Palais Rihour, square Morisson. La tour de l'Angèle et l'enceinte médiévale de Lille. Volume 2 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Boulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Debs</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02426642v1</w:t>
+                <w:t xml:space="preserve">hal-02294956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carvin, Pas-de-Calais, Rue du moulin : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7901,51 +7901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nord-Pas-de-Calais, Lille, 181 rue de Paris : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiana Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7993,90 +7993,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchain, Nord, rue Roger Darthois et rue Pépin d'Héristal. Occupations médiévale/moderne et mésolithique : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Feray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Debiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8154,51 +8154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8224,51 +8224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guemps, Pas-de-Calais, le domaine des Capucines : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ladureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Canonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Nord-Picardie. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8434,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiennes, Pas-de-Calais, Rue du Tilleul : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8832,77 +8832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, les Tanneurs 3. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lançon Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9110,51 +9110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roumegoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889295v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9xd1-2e33" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426642v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842179v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.423.0207" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delmont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Oudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiana Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gardais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.368.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707531v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roumegoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051553v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decoupigny" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Dr&#233;ano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01810279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9xd1-2e33" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02442428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verbrugghe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Mecquenem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876984v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02070050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022045v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audouit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caloin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcy Thierry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cercy Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vaiana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707309v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxellande Jude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caloin Camille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschodt Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706336v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan&#231;on Mathieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canton Yves Dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debruyne Cyril" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devred V&#233;ronique" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Amel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vistel Sandrine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Broes Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decoupigny Virginie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derreumeaux Marie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audouit Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vistel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardon Thibault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudry Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gardais Corinne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03972939v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lan&#231;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois-Roman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427325v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Clerget" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Donnadieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447072v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Foubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deflorenne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Praud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02447069v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Durin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446980v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nedeljkovic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139340v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lantoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cr&#233;teur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704005v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Desoutter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02146181v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blanchart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139207v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02139276v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jagou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Villena I Mota" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02150263v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Watel-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Debiak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lascour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praud Ivan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier Dominique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerget Jennifer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deflorenne Carole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297373v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02443733v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445424v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02445418v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427225v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Debs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02426642v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Barme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446955v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02446909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Feray" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ladureau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leriche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02297336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02362521v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294968v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427140v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02427112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891386v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>