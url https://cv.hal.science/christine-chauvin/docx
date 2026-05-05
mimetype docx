--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -251,261 +251,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented reality HUD vs. conventional HUD to perform a navigation task in a complex driving situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How humans comply with a (potentially) faulty robot: Effects of multidimensional transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïck Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Langlois</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10111-023-00725-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2023.3273773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055887v1</w:t>
+                <w:t xml:space="preserve">hal-04089023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How humans comply with a (potentially) faulty robot: Effects of multidimensional transparency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Guérin</w:t>
+                <w:t xml:space="preserve">Augmented reality HUD vs. conventional HUD to perform a navigation task in a complex driving situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+                <w:t xml:space="preserve">Farida Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Martin</w:t>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 25 (Issue 2-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THMS.2023.3273773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10111-023-00725-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089023v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d'équipe en situation de pilotage: construction et maintien d'un référentiel commun entre pilote et commandant</w:t>
               </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabatha Thiébaut-Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 85 (1), pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between level of engagement in a non-driving task and driver response time when taking control of an automated vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Botzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,64 +1015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 83 (4), pp.379-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.643-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1456,77 +1456,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COmmunication and WORKload analyses to study the COllective WORK of fighter pilots: the COWORK2 method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,482 +1700,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISIS MANAGEMENT: WHAT ARE THE METHODOLOGICAL CHALLENGES FOR ERGONOMICS?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Morel</w:t>
+                <w:t xml:space="preserve">Analysis of submarine steering: effects of cognitive and perceptual–motor requirements on the mental workload and performance of helmsmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nistico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Judas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Toumelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.791.0071⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-016-0384-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337557v1</w:t>
+                <w:t xml:space="preserve">hal-01353892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter les relations de confiance interpersonnelles au sein des équipes ? L’exemple des pompiers en véhicule de secours et d’assistance aux victimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISIS MANAGEMENT: WHAT ARE THE METHODOLOGICAL CHALLENGES FOR ERGONOMICS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0397⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (1), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.791.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415383v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’artefact à la naissance de l’instrument pour la maîtrise de la consommation d’électricité : approche ergo-sociologique de la genèse instrumentale des smart‑grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
+                <w:t xml:space="preserve">Comment représenter les relations de confiance interpersonnelles au sein des équipes ? L’exemple des pompiers en véhicule de secours et d’assistance aux victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (5), pp.397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.2875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396921v1</w:t>
+                <w:t xml:space="preserve">hal-01415383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of submarine steering: effects of cognitive and perceptual–motor requirements on the mental workload and performance of helmsmen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">De l’artefact à la naissance de l’instrument pour la maîtrise de la consommation d’électricité : approche ergo-sociologique de la genèse instrumentale des smart‑grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Toumelin</w:t>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-016-0384-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353892v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing activity: what endures and what is new?</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TAPAS Project: Facilitating Cooperation in Hybrid Combat Air Patrols Including Autonomous UCAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire pour la conception des systèmes sociotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,225 +3118,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of training programs on decision making and situation awareness of trainee watch officers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision-making in controlling development of driving/piloting situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47, pp.1222-1231</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47 (9), pp.1201-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2009.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422370v1</w:t>
+                <w:t xml:space="preserve">hal-03208726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in controlling development of driving/piloting situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of training programs on decision making and situation awareness of trainee watch officers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 47 (9), pp.1201-1204. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 47, pp.1222-1231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2009.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03208726v1</w:t>
+                <w:t xml:space="preserve">hal-00422370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How good micro/macro ergonomics may improve resilience, but not necessarily safety</w:t>
               </w:r>
@@ -3799,51 +3799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Closterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cognitive Engineering and Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (1), pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4223,51 +4223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l’efficience d’opérateurs en situation de cyberdéfense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Burguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,256 +4312,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
+                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Burguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Espes</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185952v1</w:t>
+                <w:t xml:space="preserve">hal-03536522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESCAPE Project: Tool for cyberdefense adaptive training based on the classification of operator cognitive state.</w:t>
+                <w:t xml:space="preserve">Construction d’une représentation de l’activité cognitive des opérateurs dans le cadre du développement d’un “adaptive training”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Burguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Espes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Parc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AHFE Conference (Applied Human Factors and Ergonomics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, New York, United States</w:t>
+              <w:t xml:space="preserve">Doctoriales ARPEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPEGE, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536522v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité de démaillage : apports pour la conception d’un filet de pêche biodégradable</w:t>
               </w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Control Modes and Mental Workload: An Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Centofanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Industry 4.0 to the emergence of a joint cognitive and physical production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step toward decision-making assistance: Understanding pilots’ decision making and workload impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Laouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,476 +5449,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role do OHS professionals play in the construction of industrial safety?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guennoc</w:t>
+                <w:t xml:space="preserve">Lien entre appropriation des technologies smart-grids et développement de pratiques de maîtrise des consommations en électricité : une approche ergo-sociologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Le Coze</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Prevention of Accidents at Work (WOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Prague, France</w:t>
+              <w:t xml:space="preserve">Concevoir pour le Développement Durable - 9ème Congrès de Psychologie Ergonomique EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124576v1</w:t>
+                <w:t xml:space="preserve">hal-01599340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of control-display compatibility on the mental workload of submarine helmsmen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">What role do OHS professionals play in the construction of industrial safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Toumelin</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Le Coze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-WORKLOAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Prevention of Accidents at Work (WOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590456v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Saïd</w:t>
+                <w:t xml:space="preserve">Effect of control-display compatibility on the mental workload of submarine helmsmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nistico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Judas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Toumelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
+              <w:t xml:space="preserve">H-WORKLOAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617043v1</w:t>
+                <w:t xml:space="preserve">hal-01590456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre appropriation des technologies smart-grids et développement de pratiques de maîtrise des consommations en électricité : une approche ergo-sociologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
+                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concevoir pour le Développement Durable - 9ème Congrès de Psychologie Ergonomique EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599340v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AERONAV : A new concept for small HSC Implications for bridge equipment and decision support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guennal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6088,299 +6088,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Cognitive Work Analysis to design smart grid interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-conception ergo-système d'un dispositif d'information smart-grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors &amp; User Experience in everyday life, medicine, and work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Human Factors and Ergonomics Society Europe, Oct 2015, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Ergo'IA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337564v1</w:t>
+                <w:t xml:space="preserve">hal-01353984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception ergo-système d'un dispositif d'information smart-grid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Cognitive Work Analysis to design smart grid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergo'IA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
+              <w:t xml:space="preserve">Human Factors &amp; User Experience in everyday life, medicine, and work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Human Factors and Ergonomics Society Europe, Oct 2015, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353984v1</w:t>
+                <w:t xml:space="preserve">hal-01337564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire pour l’étude du processus d’appropriation de dispositifs smart-grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye activity measures as indicators of drone operators’ workload and task completion strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Botzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic closed-looped and multidimensional model for Mental Workload evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6654,165 +6654,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Tapas project: facilitating cooperation in hybrid combat air patrols including autonomous UCAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2015 – European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dittmar Anke; Sikorski Marcin, Jul 2015, Varsaw, Poland. pp.21</w:t>
+              <w:t xml:space="preserve">Applied Human Factors and Ergonomics (AHFE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217017v1</w:t>
+                <w:t xml:space="preserve">hal-01358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6824,276 +6837,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCE, Jul 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ECCE 2015 – European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dittmar Anke; Sikorski Marcin, Jul 2015, Varsaw, Poland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217271v1</w:t>
+                <w:t xml:space="preserve">hal-01217017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IHM persuasive et pilotage des actions de Maîtrise de l'Energie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bouchet</w:t>
+                <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bonnardel, Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.391</w:t>
+              <w:t xml:space="preserve">33rd European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCE, Jul 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217010v1</w:t>
+                <w:t xml:space="preserve">hal-01217271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapas project: facilitating cooperation in hybrid combat air patrols including autonomous UCAV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+                <w:t xml:space="preserve">IHM persuasive et pilotage des actions de Maîtrise de l'Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Human Factors and Ergonomics (AHFE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">EPIQUE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonnardel, Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358025v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous driving: an Augmented Reality Interface for lane change</w:t>
               </w:r>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAST-zero'15: 3rd International Symposium on Future Active Safety Technology Toward zero traffic accidents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7308,51 +7308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Porcher-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7498,51 +7498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la maîtrise de la situation dans la supervision de systèmes autonomes : vers des indicateurs temps réel de la charge mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kostenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7723,51 +7723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative multi-sensors device deployment for fighter pilots activity study in a highly realistic Rafale simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,312 +7829,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tâche d'un pilote de Rafale à l'aide d'une HTA étendue à la gestion des modes dégradés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Guerin</w:t>
+                <w:t xml:space="preserve">La gestion des risques par l'anticipation : une propriété de résilience du système de transport maritime.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Langard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Epique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.21-26</w:t>
+              <w:t xml:space="preserve">EPIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique. pp.321-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903280v2</w:t>
+                <w:t xml:space="preserve">hal-00871954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a strong common frame of reference predictive of a good team performance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
+                <w:t xml:space="preserve">Analyse de la tâche d'un pilote de Rafale à l'aide d'une HTA étendue à la gestion des modes dégradés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMH 12 - International Symposium on Maritime Health.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">7ème conférence Epique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871992v1</w:t>
+                <w:t xml:space="preserve">hal-00903280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques par l'anticipation : une propriété de résilience du système de transport maritime.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gael Morel</w:t>
+                <w:t xml:space="preserve">Is a strong common frame of reference predictive of a good team performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique. pp.321-330</w:t>
+              <w:t xml:space="preserve">ISMH 12 - International Symposium on Maritime Health.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871954v1</w:t>
+                <w:t xml:space="preserve">hal-00871992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control in handball coach's activity.</w:t>
               </w:r>
@@ -8202,64 +8202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d'une interface écologique appliquée au pilotage de sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Judas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8444,51 +8444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Closterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉPIQUE 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,360 +8659,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of an interface according to principles of transparency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the Type of Visualization Influence the Mode of Cognitive Control in a Dynamic System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karwowski W., Ahram T. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation challenges of socio-technical systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intelligent Human Systems Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 903, pp.751-757, 2019, IHSI 2019. Advances in Intelligent Systems and Computing, 978-3-030-11051-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11051-2_114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306597v1</w:t>
+                <w:t xml:space="preserve">hal-02124589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Cooperation in Self-organized Production Systems: A Point of View</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+                <w:t xml:space="preserve">The design of an interface according to principles of transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Pokam Meguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automation challenges of socio-technical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468891v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Type of Visualization Influence the Mode of Cognitive Control in a Dynamic System?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Machine Cooperation in Self-organized Production Systems: A Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Human Systems Integration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 803, Springer International Publishing, pp.123-132, 2019, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11051-2_114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02124589v1</w:t>
+                <w:t xml:space="preserve">hal-03468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception d’une interface selon des principes de transparence</w:t>
               </w:r>
@@ -9037,51 +9037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis de l’automatisation des systèmes sociotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9145,51 +9145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Vanderhaegen; Choubeila Maaoui; Mohamed Sallak; Denis Berdjag. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis de l'automatisation des systèmes sociotechniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste éditions, 119-156 (chap. 4), 2019, Systèmes et génie industriel, 9781784055394</w:t>
@@ -9218,103 +9218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of control-display compatibility on the mental workload of submarine helmsmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Nistico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Judas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Toumelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mental Workload: Models and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-319-61061-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9460,51 +9460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Ergonomics in the Design of Human–Machine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Millot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Human-Machine Cooperation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., 2014, 9781848216853. </w:t>
@@ -9555,51 +9555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l'ergonomie dans la conception des systèmes homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes Science. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie des systèmes homme-machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.69-109, 2013, Traité IC2 - Informatique et systèmes d'information, 9782746239203</w:t>
@@ -9797,51 +9797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089023v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3273773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thi&#233;baut-Rizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clostermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00667-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1817570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Pokam Meguia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00552-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4F7PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQ1TD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0397" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nistico" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Judas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Toumelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0384-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH4BPRLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debanne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414538819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089087v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lardjane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Closterman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.05.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCXQ169-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463311000142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R5F4RJMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01449290802180210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.734.0293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CS2SVR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amalberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KSZ2BWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X250683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E543DC8F542C0369FB1F72017E97E532335F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR81T45G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bouar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-007-0079-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBTVK0G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.701.0033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bouar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2006.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJR2HGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2006.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBTQ1KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Bressolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Coze" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guennal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loued Wathek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353984v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217271v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher-Sala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871954v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306597v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61061-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3273773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thi&#233;baut-Rizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clostermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00667-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1817570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Pokam Meguia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00552-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4F7PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQ1TD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nistico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Judas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Toumelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0384-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH4BPRLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debanne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414538819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089087v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lardjane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Closterman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.05.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCXQ169-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463311000142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R5F4RJMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01449290802180210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.734.0293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CS2SVR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amalberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KSZ2BWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X250683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E543DC8F542C0369FB1F72017E97E532335F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR81T45G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bouar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-007-0079-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBTVK0G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.701.0033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bouar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2006.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJR2HGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2006.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBTQ1KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Bressolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Coze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guennal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loued Wathek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher-Sala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61061-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>