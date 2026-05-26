--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -485,278 +485,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d'équipe en situation de pilotage: construction et maintien d'un référentiel commun entre pilote et commandant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing human–system cooperation in industry 4.0 with cognitive work analysis: a first evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.851.0051⟩</w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (93–111), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-021-00667-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536521v1</w:t>
+                <w:t xml:space="preserve">hal-03157238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing human–system cooperation in industry 4.0 with cognitive work analysis: a first evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+                <w:t xml:space="preserve">Le travail d'équipe en situation de pilotage: construction et maintien d'un référentiel commun entre pilote et commandant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Berdal</w:t>
+                <w:t xml:space="preserve">Tabatha Thiébaut-Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guerin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (93–111), </w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (1), pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-021-00667-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/th.851.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157238v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between level of engagement in a non-driving task and driver response time when taking control of an automated vehicle</w:t>
               </w:r>
@@ -1830,352 +1830,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISIS MANAGEMENT: WHAT ARE THE METHODOLOGICAL CHALLENGES FOR ERGONOMICS?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Morel</w:t>
+                <w:t xml:space="preserve">De l’artefact à la naissance de l’instrument pour la maîtrise de la consommation d’électricité : approche ergo-sociologique de la genèse instrumentale des smart‑grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.791.0071⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337557v1</w:t>
+                <w:t xml:space="preserve">hal-01396921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter les relations de confiance interpersonnelles au sein des équipes ? L’exemple des pompiers en véhicule de secours et d’assistance aux victimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRISIS MANAGEMENT: WHAT ARE THE METHODOLOGICAL CHALLENGES FOR ERGONOMICS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0397⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (1), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.791.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415383v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’artefact à la naissance de l’instrument pour la maîtrise de la consommation d’électricité : approche ergo-sociologique de la genèse instrumentale des smart‑grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Amelot</w:t>
+                <w:t xml:space="preserve">Comment représenter les relations de confiance interpersonnelles au sein des équipes ? L’exemple des pompiers en véhicule de secours et d’assistance aux victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (5), pp.397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.2875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.545.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396921v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing activity: what endures and what is new?</w:t>
               </w:r>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of training programs on decision making and situation awareness of trainee watch officers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3432,246 +3432,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulating the Differences Between Safety and Resilience: The Decision-Making Process of Professional Sea-Fishing Skippers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decision making and strategies in an interaction situation: Collision avoidance at sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Lardjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.259-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1518/001872008X250683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2008.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208730v1</w:t>
+                <w:t xml:space="preserve">hal-03208729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision making and strategies in an interaction situation: Collision avoidance at sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulating the Differences Between Safety and Resilience: The Decision-Making Process of Professional Sea-Fishing Skippers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Amalberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Lardjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (4), pp.259-269. </w:t>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2008.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1518/001872008X250683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208729v1</w:t>
+                <w:t xml:space="preserve">hal-03208730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of the human factor into the design and construction of fishing vessels</w:t>
               </w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de l’activité de démaillage : apports pour la conception d’un filet de pêche biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabatha Thiébaut-Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4655,51 +4655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition des pratiques actuelles vers des pratiques durables : le cas d’un filet de pêche biodégradable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabatha Thiébaut-Rizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4893,64 +4893,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Machine Cooperation in Self-organized Production Systems: A Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Berdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5157,51 +5157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Industry 4.0 to the emergence of a joint cognitive and physical production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5246,299 +5246,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A step toward decision-making assistance: Understanding pilots’ decision making and workload impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">Apports interdisciplinaires au sujet de l’appropriation d’une technologie digitale pour la transition énergétique : une prévalence de l’eudémonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M C Bressolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-Workload</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">1ère Journée Interdisciplinaire en Décision et Comportement du Consommateur (JID2C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893008v1</w:t>
+                <w:t xml:space="preserve">hal-02514805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports interdisciplinaires au sujet de l’appropriation d’une technologie digitale pour la transition énergétique : une prévalence de l’eudémonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A step toward decision-making assistance: Understanding pilots’ decision making and workload impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Laouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Chauvin</w:t>
+                <w:t xml:space="preserve">M C Bressolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Interdisciplinaire en Décision et Comportement du Consommateur (JID2C)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">H-Workload</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514805v1</w:t>
+                <w:t xml:space="preserve">hal-01893008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre appropriation des technologies smart-grids et développement de pratiques de maîtrise des consommations en électricité : une approche ergo-sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir pour le Développement Durable - 9ème Congrès de Psychologie Ergonomique EPIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5557,325 +5557,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role do OHS professionals play in the construction of industrial safety?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Guennoc</w:t>
+                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe Le Coze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Prevention of Accidents at Work (WOS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Prague, France</w:t>
+              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124576v1</w:t>
+                <w:t xml:space="preserve">hal-01617043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of control-display compatibility on the mental workload of submarine helmsmen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">What role do OHS professionals play in the construction of industrial safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guennoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Norbert Toumelin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Le Coze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-WORKLOAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Prevention of Accidents at Work (WOS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590456v1</w:t>
+                <w:t xml:space="preserve">hal-02124576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated vehicles: multivariate analysis of drivers' take-over behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Saïd</w:t>
+                <w:t xml:space="preserve">Effect of control-display compatibility on the mental workload of submarine helmsmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nistico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Judas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Toumelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ICNC-FSKD Conference 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Guilin, China</w:t>
+              <w:t xml:space="preserve">H-WORKLOAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617043v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AERONAV : A new concept for small HSC Implications for bridge equipment and decision support</w:t>
               </w:r>
@@ -5900,51 +5900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guennal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAST - International Conference on Fast Sea Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque EPIQUE 2017, L'Ergonomie des technologies pour le développement des compétences. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dijon, France</w:t>
@@ -6336,51 +6336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche interdisciplinaire pour l’étude du processus d’appropriation de dispositifs smart-grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6775,151 +6775,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">IHM persuasive et pilotage des actions de Maîtrise de l'Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2015 – European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dittmar Anke; Sikorski Marcin, Jul 2015, Varsaw, Poland. pp.21</w:t>
+              <w:t xml:space="preserve">EPIQUE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonnardel, Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217017v1</w:t>
+                <w:t xml:space="preserve">hal-01217010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6961,139 +6935,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCE, Jul 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IHM persuasive et pilotage des actions de Maîtrise de l'Energie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Bouchet</w:t>
+                <w:t xml:space="preserve">Designing sociotechnical systems: a CWA-based method for dynamic function allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bonnardel, Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.391</w:t>
+              <w:t xml:space="preserve">ECCE 2015 – European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dittmar Anke; Sikorski Marcin, Jul 2015, Varsaw, Poland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217010v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards autonomous driving: an Augmented Reality Interface for lane change</w:t>
               </w:r>
@@ -7276,338 +7276,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIS, étude des usages d’un calendrier électronique mural par des personnes âgées et leurs aidants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser la cognition d'équipe à la lumière des boucles de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPIQUE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Bonnardel Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.355</w:t>
+              <w:t xml:space="preserve">, Bonnardel Nathalie; Pellegrin Liliane; Chaudet Hervé, Jul 2015, Aix-en-Provence, France. pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217015v1</w:t>
+                <w:t xml:space="preserve">hal-01217012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser la cognition d'équipe à la lumière des boucles de communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La question de la maîtrise de la situation dans la supervision de systèmes autonomes : vers des indicateurs temps réel de la charge mentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kostenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPIQUE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bonnardel Nathalie; Pellegrin Liliane; Chaudet Hervé, Jul 2015, Aix-en-Provence, France. pp.211</w:t>
+              <w:t xml:space="preserve">JDJN MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217012v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la maîtrise de la situation dans la supervision de systèmes autonomes : vers des indicateurs temps réel de la charge mentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rauffet</w:t>
+                <w:t xml:space="preserve">AMELIS, étude des usages d’un calendrier électronique mural par des personnes âgées et leurs aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Porcher-Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDJN MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bourges, France</w:t>
+              <w:t xml:space="preserve">EPIQUE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonnardel Nathalie; Pellegrin, Liliane; Chaudet, Hervé, Jul 2015, Aix-en-Provence, France. pp.355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358026v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of team performance during rescue operations conducted by professional firefighters: an exploratory study</w:t>
               </w:r>
@@ -7924,217 +7924,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la tâche d'un pilote de Rafale à l'aide d'une HTA étendue à la gestion des modes dégradés</w:t>
+                <w:t xml:space="preserve">Is a strong common frame of reference predictive of a good team performance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guerin</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence Epique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.21-26</w:t>
+              <w:t xml:space="preserve">ISMH 12 - International Symposium on Maritime Health.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903280v2</w:t>
+                <w:t xml:space="preserve">hal-00871992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a strong common frame of reference predictive of a good team performance?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
+                <w:t xml:space="preserve">Analyse de la tâche d'un pilote de Rafale à l'aide d'une HTA étendue à la gestion des modes dégradés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMH 12 - International Symposium on Maritime Health.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">7ème conférence Epique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bruxelles, Belgique. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871992v1</w:t>
+                <w:t xml:space="preserve">hal-00903280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive control in handball coach's activity.</w:t>
               </w:r>
@@ -8767,252 +8767,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of an interface according to principles of transparency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Debernard</w:t>
+                <w:t xml:space="preserve">Human-Machine Cooperation in Self-organized Production Systems: A Point of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Berdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Pacaux-Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation challenges of socio-technical systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 803, Springer International Publishing, pp.123-132, 2019, Studies in Computational Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306597v1</w:t>
+                <w:t xml:space="preserve">hal-03468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Machine Cooperation in Self-organized Production Systems: A Point of View</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+                <w:t xml:space="preserve">The design of an interface according to principles of transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Pokam Meguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Debernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Automation challenges of socio-technical systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03468891v1</w:t>
+                <w:t xml:space="preserve">hal-02306597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception d’une interface selon des principes de transparence</w:t>
               </w:r>
@@ -9361,51 +9361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs cognitifs et la sécurité maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Clostermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Loddé, D. Jegaden, J.-D. De Witte et L. Misery </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de Médecine Maritime </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9797,51 +9797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3273773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thi&#233;baut-Rizzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clostermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00667-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1817570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Pokam Meguia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00552-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4F7PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQ1TD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nistico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Judas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Toumelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0384-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0071" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0397" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH4BPRLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debanne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414538819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089087v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lardjane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Closterman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.05.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCXQ169-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463311000142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R5F4RJMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01449290802180210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.734.0293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CS2SVR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amalberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KSZ2BWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X250683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E543DC8F542C0369FB1F72017E97E532335F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.01.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR81T45G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bouar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-007-0079-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBTVK0G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.701.0033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bouar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2006.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJR2HGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2006.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBTQ1KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Bressolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124576v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Coze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guennal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loued Wathek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217017v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217010v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217015v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher-Sala" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217012v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871992v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61061-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173245v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Renault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2025.106950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rauffet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3273773" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-023-00725-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Pacaux-Lemoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berdal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-021-00667-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabatha Thi&#233;baut-Rizzoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clostermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.851.0051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Botzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Sa&#239;d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tordet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00611-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989639v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2020.1817570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.834.0379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306589v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Pokam Meguia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-019-00552-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guennoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.10.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVS4F7PF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617044v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.10.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-017-0420-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jouanne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2017.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVQ1TD4T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nistico" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Judas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Toumelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0384-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2875" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415383v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.545.0397" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575649v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.791.0001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082216v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Langard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH4BPRLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Coppin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2015.07.152" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Debanne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555343414538819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089087v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Lardjane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Closterman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.05.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHCXQ169-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208718v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463311000142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R5F4RJMX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tirilly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01449290802180210" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.734.0293" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cuny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2009.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CS2SVR6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Amalberti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2008.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KSZ2BWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2008.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR81T45G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X250683" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19E543DC8F542C0369FB1F72017E97E532335F37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208732v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bouar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-007-0079-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBTVK0G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208733v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letirand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delhomme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.701.0033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208735v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Bouar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2006.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJR2HGF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2006.01.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVBTQ1KZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154643v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Burguin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Parc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185952v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823892v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Laouar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bressolle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010011600170026" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03680063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gupta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Centofanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Banks" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.12.104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Bressolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599340v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617043v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sa&#239;d" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Le Coze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guennal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590502v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loued Wathek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pigot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353984v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tr&#233;hin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337564v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Boutet-Dieye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358017v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kostenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358023v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358025v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217010v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217271v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643805v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358026v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217015v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Porcher-Sala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pigot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671483" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081938v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871954v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871992v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903280v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453368v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228290v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11051-2_114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468891v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03630610v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590432v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61061-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118984390.ch2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860186v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>