--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -784,261 +784,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Prediction With Gaussian Processes for Safe Human–Robot Interaction in Virtual Environments</w:t>
+                <w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanley Mugisha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vamsi Krishna Guda</w:t>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3400604⟩</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637167v1</w:t>
+                <w:t xml:space="preserve">hal-04710904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Prediction With Gaussian Processes for Safe Human–Robot Interaction in Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Mugisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Krishna Guda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.67470-67485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3400604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710904v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t>
               </w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1815,749 +1815,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self‐stabilised walking gait for humanoid robots based on the essential model with internal states</w:t>
+                <w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+                <w:t xml:space="preserve">Vamsikrishna Guda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongsheng Ou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor De-León-Gómez</w:t>
+                <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Cyber-Systems and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/csy2.12071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850749v1</w:t>
+                <w:t xml:space="preserve">hal-03739832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A self‐stabilised walking gait for humanoid robots based on the essential model with internal states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Furet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anick Abourachid</w:t>
+                <w:t xml:space="preserve">Yongsheng Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Böhmer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Jianxin Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t>
+              <w:t xml:space="preserve">IET Cyber-Systems and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/csy2.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344918v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langard</w:t>
+                <w:t xml:space="preserve">Ph. Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Lucidarme</w:t>
+                <w:t xml:space="preserve">N. Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delanoue</w:t>
+                <w:t xml:space="preserve">R. Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Cable Collision Detection with a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.102850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamsikrishna Guda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanley Mugisha</w:t>
+                <w:t xml:space="preserve">Christine Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Chummun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739832v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Haptic Response for Contextual Human Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Krisha Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2989,51 +2989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking Stability of a Variable Length Inverted Pendulum Controlled with Virtual Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3880,51 +3880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Synchronization and Self-Stabilization of Walking Gaits Modeled by the Three-Dimensional LIP Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7046,85 +7046,94 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (2), pp.362-368</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 19 (2), pp.362-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRA.2003.808863⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Reference Trajectories for Walking and Running of a Biped Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7140,1182 +7149,1190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 19 (5), pp.557-569</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results for the End-effector Control of a Single Flexible Robotic Arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2 (4), pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t>
+                <w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Kinematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t>
+              <w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429501v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225901v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Human-Cable Collision Detection and Management in Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanbang Gao</w:t>
+                <w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Arslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04912207v3</w:t>
+                <w:t xml:space="preserve">hal-05225901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Colotti</w:t>
+                <w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+                <w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Computational Kinematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263262v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancements in Human-Cable Collision Detection and Management in Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanbang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t>
+              <w:t xml:space="preserve">The Seventh International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Hong Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653314v1</w:t>
+                <w:t xml:space="preserve">hal-04912207v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+                <w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Vimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Colotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t>
+              <w:t xml:space="preserve">Living Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671100v1</w:t>
+                <w:t xml:space="preserve">hal-05263262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644356v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
+                <w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121447v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
+                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311457v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t>
+                <w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
@@ -8324,4781 +8341,4989 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04121450v1</w:t>
+                <w:t xml:space="preserve">hal-04121447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04118861v1</w:t>
+                <w:t xml:space="preserve">hal-04311457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797431v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797283v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797235v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating Deformable Objects with a Dual-arm Robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
+                <w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Remus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357556v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe collaboration between human and robot in a context of intermittent haptique interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vamsi Guda</w:t>
+                <w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265711v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Manipulating Deformable Objects with a Dual-arm Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t>
+              <w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Valletta, Malta. pp.48-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010707600003061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517339v1</w:t>
+                <w:t xml:space="preserve">hal-03357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Walking with starting and stopping motions for the Humanoid Romeo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V De-León-Gómez</w:t>
+                <w:t xml:space="preserve">Safe collaboration between human and robot in a context of intermittent haptique interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Mugisha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezia Molfino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021974v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parag Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t>
+              <w:t xml:space="preserve">ICRA'2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265058v1</w:t>
+                <w:t xml:space="preserve">hal-02517339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Parag Khanna</w:t>
+                <w:t xml:space="preserve">Definition of a Walking with starting and stopping motions for the Humanoid Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Paris (on line), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009827000470055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264288v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Böhmer</w:t>
+                <w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355070v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the walking efficiency of a human with a cane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+                <w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parag Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romansy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845958v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anders van Riesen</w:t>
+                <w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989992v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders van Riesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Conference on Humanoid and Legged Robots 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.015⟩</w:t>
+              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984211v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Furet</w:t>
+                <w:t xml:space="preserve">Study of the walking efficiency of a human with a cane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t>
+              <w:t xml:space="preserve">Romansy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989963v1</w:t>
+                <w:t xml:space="preserve">hal-01845958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-synchronization and Self-stabilization of Walking Gaits Modeled by the 3D LIP Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Kalouguine</w:t>
+                <w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders van Riesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984214v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French-German Conference on Humanoid and Legged Robots 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Munchen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01984427v1</w:t>
+                <w:t xml:space="preserve">hal-01984211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance control for an underactuated leg exoskeleton based on capture point concept and human balance strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bidard</w:t>
+                <w:t xml:space="preserve">Self-synchronization and Self-stabilization of Walking Gaits Modeled by the 3D LIP Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vaiyee Huynh</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01840419v1</w:t>
+                <w:t xml:space="preserve">hal-01984214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization of a fully actuated 3D bipedal locomotion via nonlinear H ∞ -control under unilateral constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayant Kumar Mohanta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santhakumar Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803327⟩</w:t>
+              <w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397623v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Top-Down and Bottom-Up Visual Attention Model for Humanoid Object Approaching and Obstacle Avoidance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+                <w:t xml:space="preserve">Robust stabilization of a fully actuated 3D bipedal locomotion via nonlinear H ∞ -control under unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Eduardo Montaño Godinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XIII Latin American Robotics Symposium and IV Brazilian Robotics Symposium (LARS/SBR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LARS-SBR.2016.12⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.538-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518593v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable walking of Bipedal Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balance control for an underactuated leg exoskeleton based on capture point concept and human balance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiyee Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Scandinavian Conference on Artificial Intelligence: SCAI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.483-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397945v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01840419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Discrete Invariance and Self-Synchronization For Stable Walking of Bipedal Robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bloch</w:t>
+                <w:t xml:space="preserve">A Top-Down and Bottom-Up Visual Attention Model for Humanoid Object Approaching and Obstacle Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 XIII Latin American Robotics Symposium and IV Brazilian Robotics Symposium (LARS/SBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Recife, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LARS-SBR.2016.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397820v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilization of 3D walking via vertical oscillations of the hip</w:t>
+                <w:t xml:space="preserve">Stable walking of Bipedal Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirteenth Scandinavian Conference on Artificial Intelligence: SCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Halmstad, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397690v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear orbital H_inf-stabilization of underactuated mechanical systems with unilateral constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted Discrete Invariance and Self-Synchronization For Stable Walking of Bipedal Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397956v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embodied Localization in Visually-guided Walk of Humanoid Robots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear orbital H_inf-stabilization of underactuated mechanical systems with unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Eduardo Montaño Godinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.806-811, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005063001650174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230640v1</w:t>
+                <w:t xml:space="preserve">hal-02397956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
+                <w:t xml:space="preserve">Self-stabilization of 3D walking via vertical oscillations of the hip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States. pp.5088-5093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206883v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
+                <w:t xml:space="preserve">Embodied Localization in Visually-guided Walk of Humanoid Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005063001650174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994947v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMS SWING EFFECTS ON A WALKING PLANAR BIPED</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668760v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON PASSIVE MOTION OF THE ARMS FOR A WALKING PLANAR BIPED</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climbing and Walking Robot- CLAWAR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4608 - 4613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716364v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Power Compensation in Mechanical Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARMS SWING EFFECTS ON A WALKING PLANAR BIPED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics - IMSD2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716393v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'Effet du Balancement des Bras sur la Marche d'un Robot Bipède</w:t>
+                <w:t xml:space="preserve">ON PASSIVE MOTION OF THE ARMS FOR A WALKING PLANAR BIPED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Climbing and Walking Robot- CLAWAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716350v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effets des Articulations Compliantes sur l'Efficacité Énergétique d'un Robot Bipède</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Haq</w:t>
+                <w:t xml:space="preserve">Reactive Power Compensation in Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics - IMSD2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716302v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sakka</w:t>
+                <w:t xml:space="preserve">Contribution de l'Effet du Balancement des Bras sur la Marche d'un Robot Bipède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770439v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effets des Articulations Compliantes sur l'Efficacité Énergétique d'un Robot Bipède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994929v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Chevallereau</w:t>
+                <w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Girin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
+              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503057v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noël Servagent</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1155 - 1160, </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.1161 - 1167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503049v1</w:t>
+                <w:t xml:space="preserve">hal-00994929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact forces computation in a 3D bipedal robot using constrained-based and penalty-based approaches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody Dynamics 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626575v1</w:t>
+                <w:t xml:space="preserve">hal-01503057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliant Joints Increase the Energy Efficiency of Bipedal Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1155 - 1160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668813v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+                <w:t xml:space="preserve">Contact forces computation in a 3D bipedal robot using constrained-based and penalty-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multibody Dynamics 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634830v1</w:t>
+                <w:t xml:space="preserve">hal-00626575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalty-based approach for contact forces computation in bipedal robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+                <w:t xml:space="preserve">Compliant Joints Increase the Energy Efficiency of Bipedal Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520395v1</w:t>
+                <w:t xml:space="preserve">hal-00668813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi quadruped walking robot - first experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bellavoir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Formal'Sky</w:t>
+                <w:t xml:space="preserve">Brahim Jawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Climbing and Walking Robots CLAWAR'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362673v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On line reference trajectory adaptation for the control of a planar biped</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A penalty-based approach for contact forces computation in bipedal robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lounis Adouane</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on CLimbing And WAlking Robots (CLAWAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.121 -- 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714883v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A semi quadruped walking robot - first experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bellavoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Formal'Sky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Climbing and Walking Robots CLAWAR'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp. 579-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On line reference trajectory adaptation for the control of a planar biped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounis Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on CLimbing And WAlking Robots (CLAWAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Singular Value Decomposition and the Control of a Robot in Singular Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESA'96, IEEE-SMC-IMACS Multiconference, Symposium on Robotics and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Jul 1996, Lille, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13108,487 +13333,487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in medical and service robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal Robots : Modeling, Design and Walking Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bessonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; sons,, 2009, 978-1-84821-076-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots marcheurs bipèdes : modélisation, conception, synthèse de la marche, commande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Control of Dynamic Bipedal Robot Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy W Grizzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Hermès Sciences, Lavoisier, 2007, 978-2-7462-1370-8</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, Taylor &amp; Francis Group, 2007, 1-4200-5372-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702853v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control of Dynamic Bipedal Robot Locomotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les robots marcheurs bipèdes : modélisation, conception, synthèse de la marche, commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">CRC Press, Taylor &amp; Francis Group, 2007, 1-4200-5372-8</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bessonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Sciences, Lavoisier, 2007, 978-2-7462-1370-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702841v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13630,351 +13855,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a Cobot as intermittent haptic contact interfaces in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International conference on human-computer interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14028, Springer Nature Switzerland, pp.497-509, 2023, Lecture Notes in Computer Science, 978-3-031-35740-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35741-1_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning in Dynamics Environment : Application for Haptic Perception in Safe HumanRobot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V K Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.313-328, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06018-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13983,461 +14208,461 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic walking motion of a Humanoid robot based on human data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCoMeS 2020 New Trends in Mechanism and Machine Science. EuCoMeS 2020. Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-359, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety in a Human Robot Interactive: Application to Haptic Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Krishna K Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual, Augmented and Mixed Reality. Design and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.562-574, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14460,406 +14685,406 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HInfini Stabilization of a 3D Bipedal Locomotion Under a Unilateral Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Montano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives and Applications of Modern Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance Control for an Active Leg Exoskeleton Based on Human Balance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiyee Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots. MESROB 2016. Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-211, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59972-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Perspective of Humanoid Robot Research in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goswami A.; Vadakkepat P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-34, 2017, 978-94-007-6045-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-6046-2_144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Constraints and Hybrid Zero Dynamics for Realizing Underactuated Bipedal Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy W Grizzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14875,100 +15100,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, Humanoid Control, 9400760450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm Motions of a Humanoid Inspired by Human Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marija Tomić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14986,598 +15211,598 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veljko Potkonjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-238, 2016, 978-3-319-23831-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23832-6_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory-motor Anticipation and Local Information Fusion for Reliable Humanoid Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
+                <w:t xml:space="preserve">On the Design of the Exoskeleton Arm with Decoupled Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigen Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Medical and Service Robots, Mechanisms and Machine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_10⟩</w:t>
+              <w:t xml:space="preserve">In: Wenger P., Chevallereau C., Pisla D., Bleuler H., Rodić A. (eds) New Trends in Medical and Service Robots. Mechanisms and Machine Science, vol 39. Springer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-150, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265030v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of the Exoskeleton Arm with Decoupled Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vigen Arakelian</w:t>
+                <w:t xml:space="preserve">Sensory-motor Anticipation and Local Information Fusion for Reliable Humanoid Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Wenger et al. (eds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In: Wenger P., Chevallereau C., Pisla D., Bleuler H., Rodić A. (eds) New Trends in Medical and Service Robots. Mechanisms and Machine Science, vol 39. Springer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_11⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Medical and Service Robots, Mechanisms and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, © Springer International Publishing Switzerland, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883025v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Choice of Actuation for a Walking Assist Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigen Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Bleuler H., Bouri M., Mondada F., Pisla D., Rodic A., Helmer P. (eds) New Trends in Medical and Service Robots. Mechanisms and Machine Science, vol 38. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-12, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23832-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and choice of actuation for a walking assist device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigen Arakalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Science, New trends in medical and service robots, Springer, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Bipedal Running with RABBIT: Six Steps Toward Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast Motions in Biomechanics and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-297, 2006, 978-3-540-36118-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-36119-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15587,51 +15812,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for controlling a robot during co-activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15653,51 +15878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017/089623 A1. BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15707,179 +15932,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Equality in a Digital Science Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Harzallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Rizkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Knee Locking and Passive Joint Stiffness on Energy Consumption of a Seven-Link Planar Biped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15887,51 +16112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15941,51 +16166,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16011,73 +16236,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16103,73 +16328,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of bird leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16182,87 +16407,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Calculation of Jacobian Matrix of Poincaré Return Map for Self-synchronized 3D Walking Gaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16300,73 +16525,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LABORATOIRE DES SCIENCES DU NUMÉRIQUE DE NANTES. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16401,73 +16626,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irccyn. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online adaptation of reference trajectories for the control of walking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16480,65 +16705,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5298, INRIA. 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId395"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16606,51 +16831,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44C42375"/>
+    <w:nsid w:val="CFF73286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16837,51 +17062,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-chevallereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1929-5211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033619972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Marquez-Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13080123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Luo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Ou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Pang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/csy2.12071" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hobon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalouguine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalibard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-021-09805-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalouguine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso P&#225;manes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC15M3S7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Razavi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ROBOT.2017.10.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tomi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Potkonjak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rodi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000309" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881418757377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Leon Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2018.2852767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bloch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy W Grizzle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9593-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.02.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Montano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9543-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Kaddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Sinnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Ames" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.04.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rengifo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.02.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Long Shih" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471100138X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.03.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1P3X34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlalolini Tlalolini David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2042458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tlalolini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-009-9175-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B25E7641DD246FD4C6BF1FB32ABB0281BA12FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2010366" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Kinugasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574708005006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.09.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Djoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2006.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Skii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-006-9015-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muraro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410016v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021974v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoustin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827000470055" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoustin Yannick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_47" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984211v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984214v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840419v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiyee Huynh" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803319" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397623v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Monta&#241;o Godinez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803327" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518593v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.12" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397945v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397820v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397690v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139907" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397956v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330641" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063001650174" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668760v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716364v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626575v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520395v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379590" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362673v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bellavoir" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Branchu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Sky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415991v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bessonnet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702841v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Choi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morris" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022032v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398116v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59972-4_15" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697135v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702827v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398106v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_19" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265030v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_10" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883025v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883026v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178930v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakalian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717183v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668808v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378989v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818860v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070702v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-chevallereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1929-5211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033619972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Marquez-Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13080123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Ou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Pang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/csy2.12071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hobon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalouguine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalibard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-021-09805-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalouguine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso P&#225;manes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC15M3S7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Razavi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ROBOT.2017.10.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tomi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Potkonjak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rodi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000309" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881418757377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Leon Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2018.2852767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bloch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy W Grizzle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9593-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.02.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Montano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9543-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Kaddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Sinnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Ames" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.04.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rengifo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.02.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Long Shih" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471100138X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.03.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1P3X34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlalolini Tlalolini David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2042458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tlalolini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-009-9175-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B25E7641DD246FD4C6BF1FB32ABB0281BA12FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2010366" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Kinugasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574708005006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.09.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Djoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2006.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Skii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-006-9015-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muraro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.808863" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoustin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827000470055" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoustin Yannick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984214v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Monta&#241;o Godinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803327" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiyee Huynh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518593v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330641" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397690v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139907" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063001650174" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668760v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716350v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379590" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bellavoir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Branchu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Sky" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714883v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bessonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Choi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022032v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398116v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59972-4_15" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_19" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_10" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883026v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178930v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakalian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717183v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668808v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378989v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070702v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>