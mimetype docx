--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -329,131 +329,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t>
+                <w:t xml:space="preserve">Force Control of an Underactuated Tendon-Driven Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2026.3688030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643098v1</w:t>
+                <w:t xml:space="preserve">hal-05630117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Cable-Driven Parallel Robots for improved wrench-feasible workspace and stiffness modulation</w:t>
               </w:r>
@@ -654,615 +654,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of the Essential Model for a Complete Walking Gait with the NAO Robot</w:t>
+                <w:t xml:space="preserve">Comparison Analysis of Bio-Inspired Tendon-Driven Manipulators Based on Their Tension-Feasible Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Marquez-Acosta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Santibañez</w:t>
+                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/robotics13080123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4065633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070025v1</w:t>
+                <w:t xml:space="preserve">hal-04643098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control analysis of an underactuated bio-inspired robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574724001103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Prediction With Gaussian Processes for Safe Human–Robot Interaction in Virtual Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Krishna Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.67470-67485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3400604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design considerations and workspace computation of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.105610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507710v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design and comparison of 2-X and 2-R planar cable-driven tensegrity-inspired manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 200, pp.105721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and Management of Human-Cable Collision in Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1281,310 +1255,310 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (12), pp.11698-11705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2024.3487051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851656v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coactivation in symmetric four-bar mechanisms antagonistically actuated by cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4064981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
+                <w:t xml:space="preserve">Experimental Validation of the Essential Model for a Complete Walking Gait with the NAO Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Marquez-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De-León-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Santibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+              <w:t xml:space="preserve">Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/robotics13080123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087448v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An upright life, the postural stability of birds: a tensegrity system</w:t>
               </w:r>
@@ -1681,1515 +1655,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parag Khanna</w:t>
+                <w:t xml:space="preserve">Variable Stiffness and Antagonist Actuation for Cable-Driven Manipulators Inspired by the Bird Neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4062302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03314549v1</w:t>
+                <w:t xml:space="preserve">hal-04087448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanley Mugisha</w:t>
+                <w:t xml:space="preserve">A self‐stabilised walking gait for humanoid robots based on the essential model with internal states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rezia Molfino</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongsheng Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t>
+              <w:t xml:space="preserve">IET Cyber-Systems and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/csy2.12071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739832v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self‐stabilised walking gait for humanoid robots based on the essential model with internal states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anick Abourachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Böhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+                <w:t xml:space="preserve">Valentine Chummun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Cyber-Systems and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/csy2.12071⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (2), pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850749v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of a Planar Biped Leg Based on Direct Drive Linear Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Langard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Lucidarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Langard</w:t>
+                <w:t xml:space="preserve">N. Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Lucidarme</w:t>
+                <w:t xml:space="preserve">R. Guyonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Problems in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2022/6455182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Cable Collision Detection with a Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 86, pp.102850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating motion between avian vertebrae by contact modeling of joint surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentine Chummun</w:t>
+                <w:t xml:space="preserve">Motion Strategies for a Cobot in a Context of Intermittent Haptic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsikrishna Guda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1934676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4054509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344918v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Haptic Response for Contextual Human Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Krisha Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22052040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasible Speeds for Two Optimal Periodic Walking Gaits of a Planar Biped Robot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Identification and Control of a 3-X Cable-Driven Manipulator Inspired From the Bird’s Neck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parag Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574721000631⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242271v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new human-like walking for the humanoid robot Romeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V De-León-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalouguine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11044-021-09805-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg design for biped locomotion with mono-articular and bi-articular linear actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 156, pp.104138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking Stability of a Variable Length Inverted Pendulum Controlled with Virtual Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+                <w:t xml:space="preserve">Feasible Speeds for Two Optimal Periodic Walking Gaits of a Planar Biped Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor De-León-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1950040. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (11), pp.377-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219843619500403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574721000631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475100v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor De-León-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alfonso Pámanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 112, pp.229-243. </w:t>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3367,2676 +3367,2676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-synchronization and Self-stabilization of 3D Bipedal Walking Gaits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Walking Stability of a Variable Length Inverted Pendulum Controlled with Virtual Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ROBOT.2017.10.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1950040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843619500403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676223v1</w:t>
+                <w:t xml:space="preserve">hal-02475100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human to humanoid motion conversion for dual-arm manipulation tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Tomić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Potkonjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rodić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (8), pp.1167-1187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263574718000309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward optimal mapping of human dual-arm motion to humanoid motion for tasks involving contact with the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Tomić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosta Jovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veljko Potkonjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rodić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1729881418757377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An industrial security system for human-robot coexistence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-synchronization and Self-stabilization of 3D Bipedal Walking Gaits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Girin</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IR-09-2017-0165⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.43 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ROBOT.2017.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671012v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Synchronization and Self-Stabilization of Walking Gaits Modeled by the Three-Dimensional LIP Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Kalouguine</w:t>
+                <w:t xml:space="preserve">An industrial security system for human-robot coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lra.2018.2852767⟩</w:t>
+              <w:t xml:space="preserve">Industrial Robot: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.220-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IR-09-2017-0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925444v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Synchronization and Self-Stabilization of Walking Gaits Modeled by the Three-Dimensional LIP Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (4), pp.3332 - 3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lra.2018.2852767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558509v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry in legged locomotion: a new method for designing stable periodic gaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Razavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy W Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (5), pp.1119-1142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10514-016-9593-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grounding Humanoid Visually Guided Walking: From Action-independent to Action-oriented Knowledge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological self stabilization of locomotion gaits: illustration on a few examples from bio-inspired locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Porez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2016.02.053⟩</w:t>
+              <w:t xml:space="preserve">Bioinspiration and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.46006 - 46006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-3190/aa728f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285516v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital stabilization of an underactuated bipedal gait via nonlinear H ∞ -control using measurement feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Montano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Montano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yury Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10514-015-9543-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arm swing effects on walking bipedal gaits composed of impact, single and double support phases.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Grounding Humanoid Visually Guided Walking: From Action-independent to Action-oriented Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352-353, pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2016.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100497v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater navigation based on passive electric sense: New perspectives for underwater docking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lebastard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Stefano Mintchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Stefanini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (9), pp.1228-1250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0278364915572071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models, Feedback Control, and Open Problems of 3D Bipedal Robotic Walking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy W Grizzle</w:t>
+                <w:t xml:space="preserve">Arm swing effects on walking bipedal gaits composed of impact, single and double support phases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aaron D. Ames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.04.021⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, http://dx.doi.org/10.1016/j.robot.2014.12.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676474v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models, Feedback Control, and Open Problems of 3D Bipedal Robotic Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy W Grizzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan W. Sinnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron D. Ames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2295890⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (8), pp.1955-1988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994959v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Electric Sensor-Based Control of Underwater Robot Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2013.2295890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794706v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Reflex Navigation in Confined Environment Based on Electric Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.945-956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRO.2013.2255451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and steering control for a 3D biped robot considering ground contact and stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Wang</w:t>
+                <w:t xml:space="preserve">Environment reconstruction and navigation with electric sense based on kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (2), pp.172-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0278364912470181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794617v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stable walking to steering of a 3D bipedal robot with passive point feet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessy Grizzle</w:t>
+                <w:t xml:space="preserve">Walking and steering control for a 3D biped robot considering ground contact and stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026357471100138X⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (7), pp.962-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794633v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis and time-varying walking control for an under-actuated planar biped robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ting Wang</w:t>
+                <w:t xml:space="preserve">From stable walking to steering of a 3D bipedal robot with passive point feet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Long Shih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (6), pp.444-456. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (7), pp.1119-1130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2011.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S026357471100138X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00589688v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Like Walking: Optimal Motion of a Bipedal Robot With Toe-Rotation Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tlalolini Tlalolini David</w:t>
+                <w:t xml:space="preserve">Stability analysis and time-varying walking control for an under-actuated planar biped robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2042458⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.444-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483135v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Time Stabilization of a Double Integrator - Part I: Continuous Sliding Mode-based Position Feedback Synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Human-Like Walking: Optimal Motion of a Bipedal Robot With Toe-Rotation Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tlalolini Tlalolini David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.310-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2010.2042458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794656v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a walking cyclic gait with single support phases and impacts for the locomotor system of a thirteen-link 3D biped using the parametric optimization</w:t>
+                <w:t xml:space="preserve">Finite Time Stabilization of a Double Integrator - Part I: Continuous Sliding Mode-based Position Feedback Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tlalolini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (3), pp.614 - 618</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794667v1</w:t>
+                <w:t xml:space="preserve">hal-00794656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Forces Between Synergistics and Antagonistics Muscles Using an Optimization Criterion Depending on Muscle Contraction Behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design of a walking cyclic gait with single support phases and impacts for the locomotor system of a thirteen-link 3D biped using the parametric optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tlalolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.33-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-009-9175-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457640v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotically Stable Walking of a Five-Link Underactuated 3D Bipedal Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Forces Between Synergistics and Antagonistics Muscles Using an Optimization Criterion Depending on Muscle Contraction Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ching-Long Shih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (4), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456192v1</w:t>
+                <w:t xml:space="preserve">hal-00457640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Circular Arc Feet on a Control Law for a Biped</w:t>
               </w:r>
@@ -6048,51 +6048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Kinugasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.621-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6126,77 +6126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different gaits with rotation of the feet for a planar biped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tlalolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (4), pp.371-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6224,412 +6224,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Bipedal Walking with Foot Rotation Through Direct Regulation of the Zero Moment Point</w:t>
+                <w:t xml:space="preserve">Asymptotically Stable Walking of a Five-Link Underactuated 3D Bipedal Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Grizzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Long Shih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 24 (2), pp.390-401</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 25 (1), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2010366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794801v1</w:t>
+                <w:t xml:space="preserve">hal-00456192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online adaptation of reference trajectories for the control of walking systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable Bipedal Walking with Foot Rotation Through Direct Regulation of the Zero Moment Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Dalila Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (2), pp.390-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00390423v1</w:t>
+                <w:t xml:space="preserve">hal-00794801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study of a Virtual Quadrupedal Walking Robot - SemiQuad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Online adaptation of reference trajectories for the control of walking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Formal'Skii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11044-006-9015-5⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.559-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794912v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00390423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Control of Mechanical Systems with an Unactuated Cyclic Variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Moog</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study of a Virtual Quadrupedal Walking Robot - SemiQuad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Formal'Skii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-006-9015-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794882v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Stable Running for a Five-Link, Four-Actuator, Planar Bipedal Robot</w:t>
               </w:r>
@@ -6641,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (6), pp.431-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6704,286 +6713,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of a Joint Path for the Walking of an Underactuated Biped</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Control of Mechanical Systems with an Unactuated Cyclic Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Moog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 22, pp.15-28</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (5), pp.559 - 576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794829v1</w:t>
+                <w:t xml:space="preserve">hal-00794882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal trajectories for a quadruped robot with Trot, Amble, Curvet Gaits for two energetic criteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking of a Joint Path for the Walking of an Underactuated Biped</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Formal'Skii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Djoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9 (1), pp.39-62</w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794871v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RABBIT: A Testbed for Advanced Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7097,211 +7106,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Reference Trajectories for Walking and Running of a Biped Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal trajectories for a quadruped robot with Trot, Amble, Curvet Gaits for two energetic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 19 (5), pp.557-569</w:t>
+              <w:t xml:space="preserve">Multibody System Dynamic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (1), pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794833v1</w:t>
+                <w:t xml:space="preserve">hal-00794871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimal Reference Trajectories for Walking and Running of a Biped Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19 (5), pp.557-569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental Results for the End-effector Control of a Single Flexible Robotic Arm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Glumineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. Moog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2 (4), pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7311,267 +7415,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577290v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetostatic analysis of a class of planar 2-DOF tensegrity manipulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Design Optimization of a Planar Tensegrity Joint for Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2026 - Innovations in Motion: Shaping the Future of Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2026, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">New Trends in Mechanism and Machine Science EUCOMES 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Wroc\law, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571158v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Stiffness of a Planar Cable-Driven Parallel Robot: Modeling and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7603,119 +7707,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CableCon 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Darwin Lau; Tobias Bruckmann; Andreas Pott, Jul 2025, Hong Kong (China), China. pp.130-140, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic and static analyses of the spherical X-joint: a new cable-driven spherical 4R linkage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durgesh Haribhau Salunkhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7730,73 +7834,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Kinematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements in Human-Cable Collision Detection and Management in Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanbang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7815,213 +7919,213 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Hong Kong, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-94608-0_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912207v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Basin of Attraction in Bird Passive Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Vimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Colotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Scheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Cable-driven Parallel Robot for a Larger Wrench-feasible Workspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8040,5290 +8144,5290 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.130-139, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrés Kecskeméthy, Paulo Flores, Jun 2024, Guimarães, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644356v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Planar 3-Dof Cable-Driven Parallel Robots with Decoupled Workspace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematics and Workspace of a Spatial 3-DoF Manipulator with Anti-parallelogram joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory Symposium, celebrating 60 years since the journal's foundation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ljubljana, Slovenia. pp.32-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-64057-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671100v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.121-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121447v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t>
+              <w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.332-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311457v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of antagonistic cable actuation on the stiffness of symmetric four-bar mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">Comparison of Explicit and Implicit Numerical Integrations for a Tendon-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CableCon 2023: Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_27⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France. pp.234-245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118861v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Analysis of Tendon-Driven Manipulators Based on Their Wrench Feasible Workspace</w:t>
+                <w:t xml:space="preserve">Dynamics and computed torque control stability of an under-actuated tendon-driven manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Cable-Driven Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_10⟩</w:t>
+              <w:t xml:space="preserve">16th World Congress of the International Federation for the Promotion of Mechanism and Machine Science (IFToMM WC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Tokyo, Japan. pp.332-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45770-8_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121450v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
+                <w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797431v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
+                <w:t xml:space="preserve">Control in the operational space of a redundant and under-actuated tensegrity robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797283v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic and static analysis of a cable-driven 2-X tensegrity manipulator for two actuation strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Computation of stable wrench-feasible workspace of cable-driven n-X tensegrity manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vimalesh Muralidharan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robot Kinematics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">25 ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797235v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating Deformable Objects with a Dual-arm Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Remus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBOVIS 2021 : 2nd International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Valletta, Malta. pp.48-56, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010707600003061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe collaboration between human and robot in a context of intermittent haptique interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rezia Molfino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bio-inspired 3-DOF light-weight manipulator with tensegrity X-joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icra40945.2020.9196589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of a Walking with starting and stopping motions for the Humanoid Romeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V De-León-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalouguine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris (on line), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009827000470055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining precision and power to maximize performance: a case study of the woodpecker's neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1713463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of a tensegrity manipulator to mimic bird necks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parag Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, design and control of a bird neck using tensegrity mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Böhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'2019 Worskhop on Tensegrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Furet</w:t>
+                <w:t xml:space="preserve">Study of the walking efficiency of a human with a cane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romansy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01989963v1</w:t>
+                <w:t xml:space="preserve">hal-01845958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the walking efficiency of a human with a cane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+                <w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders van Riesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romansy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aachen, Germany. pp.365-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845958v1</w:t>
+                <w:t xml:space="preserve">hal-01989992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of tensegrity mechanisms used in a bird neck model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wenger</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kalouguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyue Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mechanism Science (EUCOMES'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98020-1_43⟩</w:t>
+              <w:t xml:space="preserve">French-German Conference on Humanoid and Legged Robots 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Munchen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989992v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An essential model for generating walking motions for humanoid robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic analysis and control of an antagonistically actuated tensegrity mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders van Riesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Conference on Humanoid and Legged Robots 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2018.11.015⟩</w:t>
+              <w:t xml:space="preserve">22nd CISM IFToMM Symposium on Robot Design, Dynamics and Control (ROMANSY'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78963-7_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01984211v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-synchronization and Self-stabilization of Walking Gaits Modeled by the 3D LIP Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Kumar Mohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santhakumar Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM Asian Mechanism and Machine Science 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Bengaluru, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization of a fully actuated 3D bipedal locomotion via nonlinear H ∞ -control under unilateral constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Balance control for an underactuated leg exoskeleton based on capture point concept and human balance strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaiyee Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.538-543, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.483-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02397623v1</w:t>
+                <w:t xml:space="preserve">cea-01840419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balance control for an underactuated leg exoskeleton based on capture point concept and human balance strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bidard</w:t>
+                <w:t xml:space="preserve">Robust stabilization of a fully actuated 3D bipedal locomotion via nonlinear H ∞ -control under unilateral constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Eduardo Montaño Godinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Orlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vaiyee Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE-RAS 16th International Conference on Humanoid Robots (Humanoids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.483-488, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.538-543, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01840419v1</w:t>
+                <w:t xml:space="preserve">hal-02397623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Top-Down and Bottom-Up Visual Attention Model for Humanoid Object Approaching and Obstacle Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 XIII Latin American Robotics Symposium and IV Brazilian Robotics Symposium (LARS/SBR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Recife, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LARS-SBR.2016.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable walking of Bipedal Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restricted Discrete Invariance and Self-Synchronization For Stable Walking of Bipedal Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Razavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirteenth Scandinavian Conference on Artificial Intelligence: SCAI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Halmstad, Sweden</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397945v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Discrete Invariance and Self-Synchronization For Stable Walking of Bipedal Robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-stabilization of 3D walking via vertical oscillations of the hip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessy Grizzle</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Seattle, United States. pp.5088-5093, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397820v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear orbital H_inf-stabilization of underactuated mechanical systems with unilateral constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Eduardo Montaño Godinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.806-811, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stabilization of 3D walking via vertical oscillations of the hip</w:t>
+                <w:t xml:space="preserve">Stable walking of Bipedal Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thirteenth Scandinavian Conference on Artificial Intelligence: SCAI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Halmstad, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397690v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Localization in Visually-guided Walk of Humanoid Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005063001650174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational morphology for a soft micro air vehicle in hovering flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Porez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS (IROS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. pp.3404-3410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of an electric sensor based control for underwater multi-agents navigation in a file</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.4608 - 4613, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2013.6631232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARMS SWING EFFECTS ON A WALKING PLANAR BIPED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Reactive Power Compensation in Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Rengifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics - IMSD2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668760v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON PASSIVE MOTION OF THE ARMS FOR A WALKING PLANAR BIPED</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Contribution de l'Effet du Balancement des Bras sur la Marche d'un Robot Bipède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassel Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climbing and Walking Robot- CLAWAR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">CIFA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716364v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Power Compensation in Mechanical Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L'effets des Articulations Compliantes sur l'Efficacité Énergétique d'un Robot Bipède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Joint International Conference on Multibody System Dynamics - IMSD2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716393v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l'Effet du Balancement des Bras sur la Marche d'un Robot Bipède</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+                <w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sakka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura-Algarve, Portugal. pp.3700 -- 3705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716350v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effets des Articulations Compliantes sur l'Efficacité Énergétique d'un Robot Bipède</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Conférence Internationale Francophone d'Automatique (CIFA 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.1161 - 1167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716302v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic motion imitation of two articulated systems using nonlinear time scaling of joint trajectories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+                <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2012.6385681⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1137 - 1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00770439v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric sensor based control for underwater multi-agents navigation in formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224942⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint Paul, Minnesota, USA, United States. pp.1155 - 1160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994929v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of small objects with electric sense based on kalman filter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pol-Bernard Gossiaux</w:t>
+                <w:t xml:space="preserve">ON PASSIVE MOTION OF THE ARMS FOR A WALKING PLANAR BIPED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climbing and Walking Robot- CLAWAR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503057v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater electro-navigation in the dark</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">ARMS SWING EFFECTS ON A WALKING PLANAR BIPED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Servagent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis - ESDA2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503049v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact forces computation in a 3D bipedal robot using constrained-based and penalty-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multibody Dynamics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compliant Joints Increase the Energy Efficiency of Bipedal Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater robot navigation around a sphere using electrolocation sense and Kalman filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Jawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.4225-4230, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2010.5648929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A penalty-based approach for contact forces computation in bipedal robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plestan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IEEE-RAS International Conference on Humanoid Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. pp.121 -- 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICHR.2009.5379590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi quadruped walking robot - first experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bellavoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Formal'Sky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Climbing and Walking Robots CLAWAR'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Catania, Italy. pp. 579-584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On line reference trajectory adaptation for the control of a planar biped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounis Adouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on CLimbing And WAlking Robots (CLAWAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Singular Value Decomposition and the Control of a Robot in Singular Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESA'96, IEEE-SMC-IMACS Multiconference, Symposium on Robotics and Cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Centrale de Lille, Jul 1996, Lille, France. pp.339-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13333,514 +13437,514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends in medical and service robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Pisla Hannes Bleuler Aleksandar Rodic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2016, 978-3-319-30674-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipedal Robots : Modeling, Design and Walking Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Bessonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; sons,, 2009, 978-1-84821-076-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Control of Dynamic Bipedal Robot Locomotion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les robots marcheurs bipèdes : modélisation, conception, synthèse de la marche, commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Ho Choi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Bessonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aoustin Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès Sciences, Lavoisier, 2007, 978-2-7462-1370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-01702841v1</w:t>
+                <w:t xml:space="preserve">hal-01702853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les robots marcheurs bipèdes : modélisation, conception, synthèse de la marche, commande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feedback Control of Dynamic Bipedal Robot Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Westervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy W Grizzle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Hermès Sciences, Lavoisier, 2007, 978-2-7462-1370-8</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Ho Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRC Press, Taylor &amp; Francis Group, 2007, 1-4200-5372-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702853v1</w:t>
+                <w:t xml:space="preserve">hal-01702841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot en tenségrité inspiré du cou de l'oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13855,351 +13959,351 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Automatique-Robotique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of a Cobot as intermittent haptic contact interfaces in virtual reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanley Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International conference on human-computer interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14028, Springer Nature Switzerland, pp.497-509, 2023, Lecture Notes in Computer Science, 978-3-031-35740-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-35741-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning in Dynamics Environment : Application for Haptic Perception in Safe HumanRobot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V K Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mugisha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent G. Duffy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Human Modeling and Applications in Health, Safety, Ergonomics and Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.313-328, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06018-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Sitting-type Lower-Limb Rehabilitation Robot based on a Spatial Parallel Kinematic Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mohanta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14208,474 +14312,474 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-981-15-4476-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-4477-4_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic walking motion of a Humanoid robot based on human data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCoMeS 2020 New Trends in Mechanism and Machine Science. EuCoMeS 2020. Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.349-359, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety in a Human Robot Interactive: Application to Haptic Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Krishna K Guda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual, Augmented and Mixed Reality. Design and Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.562-574, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49695-1_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic modeling and control of a tensegrity manipulator mimicking a bird neck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanism and Machine ScienceProceedings of the 15th IFToMM World Congress on Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.2087-2097, 2019, 978-3-030-20130-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-20131-9_207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary survey of backdrivable linear actuators for humanoid robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bruno Lucidarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14685,1124 +14789,1124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vigen Arakelian, Philippe Wenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROMANSY 22–Robot Design, Dynamics and Control Proceedings of the 22nd CISM IFToMM Symposium, June 25-28, 2018, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, ROMANSY 22 – Robot Design, Dynamics and Control</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HInfini Stabilization of a 3D Bipedal Locomotion Under a Unilateral Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Montano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Orlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoustin Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives and Applications of Modern Control Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance Control for an Active Leg Exoskeleton Based on Human Balance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaiyee Huynh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots. MESROB 2016. Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.197-211, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59972-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Perspective of Humanoid Robot Research in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goswami A.; Vadakkepat P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-34, 2017, 978-94-007-6045-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6046-2_144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Constraints and Hybrid Zero Dynamics for Realizing Underactuated Bipedal Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy W Grizzle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoid Robotics: A Reference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2017, Humanoid Control, 9400760450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arm Motions of a Humanoid Inspired by Human Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Tomić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Tomić</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aleksandar Rodić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veljko Potkonjak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-238, 2016, 978-3-319-23831-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23832-6_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of the Exoskeleton Arm with Decoupled Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigen Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Wenger P., Chevallereau C., Pisla D., Bleuler H., Rodić A. (eds) New Trends in Medical and Service Robots. Mechanisms and Machine Science, vol 39. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-150, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory-motor Anticipation and Local Information Fusion for Reliable Humanoid Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendry Ferreira Chame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Wenger et al. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Medical and Service Robots, Mechanisms and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, © Springer International Publishing Switzerland, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-30674-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and Choice of Actuation for a Walking Assist Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigen Arakelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Bleuler H., Bouri M., Mondada F., Pisla D., Rodic A., Helmer P. (eds) New Trends in Medical and Service Robots. Mechanisms and Machine Science, vol 38. Springer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-12, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23832-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and choice of actuation for a walking assist device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigen Arakalian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Science, New trends in medical and service robots, Springer, 2015.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Bipedal Running with RABBIT: Six Steps Toward Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Westervelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Grizzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast Motions in Biomechanics and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-297, 2006, 978-3-540-36118-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-36119-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15812,117 +15916,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for controlling a robot during co-activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017/089623 A1. BRE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15932,231 +16036,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Equality in a Digital Science Research Laboratory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carito Guziolowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Harzallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rizkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chevallereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Knee Locking and Passive Joint Stiffness on Energy Consumption of a Seven-Link Planar Biped</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Haq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16166,157 +16270,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of force control strategies on an underactuated tendon-driven robot in simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas J S Testard</w:t>
+                <w:t xml:space="preserve">Nicolas J.S. Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lirmm, University of Montpellier; LS2N-Nantes Université. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of an under-actuated bio-inspired robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas J S Testard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16328,73 +16432,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire des sciences du numérique de Nantes (LS2N). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of bird leg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16407,363 +16511,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anick Abourachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LS2N. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Calculation of Jacobian Matrix of Poincaré Return Map for Self-synchronized 3D Walking Gaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuyue Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kalouguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor de Leon Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LABORATOIRE DES SCIENCES DU NUMÉRIQUE DE NANTES. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGELS project D.3.7. Multi-agents demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Rédha Benachenhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irccyn. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online adaptation of reference trajectories for the control of walking systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chevallereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5298, INRIA. 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16831,51 +16935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFF73286"/>
+    <w:nsid w:val="C1CD311B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17062,51 +17166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-chevallereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1929-5211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033619972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Marquez-Acosta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13080123" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Luo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Ou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Pang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/csy2.12071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hobon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000631" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalouguine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalibard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-021-09805-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500403" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalouguine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso P&#225;manes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC15M3S7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676223v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Razavi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ROBOT.2017.10.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tomi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Potkonjak" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rodi&#263;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000309" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881418757377" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925444v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Leon Gomez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2018.2852767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bloch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy W Grizzle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9593-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.02.053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Montano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9543-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Kaddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676474v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Sinnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Ames" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.04.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794617v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rengifo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.02.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Long Shih" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471100138X" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.03.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1P3X34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlalolini Tlalolini David" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2042458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794667v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tlalolini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-009-9175-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B25E7641DD246FD4C6BF1FB32ABB0281BA12FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457640v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456192v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2010366" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Kinugasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574708005006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.09.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Djoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390423v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2006.04.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Skii" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-006-9015-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794882v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794829v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muraro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.808863" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794833v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410016v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoustin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827000470055" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoustin Yannick" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_47" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984214v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Monta&#241;o Godinez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803327" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840419v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiyee Huynh" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803319" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518593v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.12" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397945v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330641" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397690v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139907" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063001650174" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668760v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716364v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716350v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626575v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520395v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379590" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362673v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bellavoir" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Branchu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Sky" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714883v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415991v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702864v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bessonnet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702841v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Choi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morris" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022032v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398116v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59972-4_15" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697135v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702827v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398106v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_19" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265030v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_10" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883026v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178930v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakalian" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717183v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668808v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378989v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818860v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070702v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-chevallereau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1929-5211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033619972" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495953v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Vimbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Pelletan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Porez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick Abourachid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevallereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2025.0631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J.S. Testard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wenger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2026.3688030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Arslan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2025.106262" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148888v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanbang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2025.3589966" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J S Testard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4065633" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574724001103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Mugisha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna Guda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zoppi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3400604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507710v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vimalesh Muralidharan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105721" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851656v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3487051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4064981" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Marquez-Acosta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics13080123" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087448v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4062302" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyue Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Ou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Pang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/csy2.12071" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Furet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#246;hmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chummun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1934676" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822926v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Langard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lucidarme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delanoue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guyonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/6455182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102850" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsikrishna Guda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezia Molfino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054509" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krisha Guda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22052040" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314549v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fasquelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parag Khanna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creusot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051521" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalouguine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallereau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dalibard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-021-09805-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delanoue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104138" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hobon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor De-Le&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Abba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574721000631" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kalouguine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso P&#225;manes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.11.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC15M3S7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fasquelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wenger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1713463" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843619500403" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Tomi&#263;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Jovanovi&#263;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veljko Potkonjak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rodi&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574718000309" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881418757377" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Razavi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Six" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Grizzle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ROBOT.2017.10.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671012v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Long" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Girin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IR-09-2017-0165" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Leon Gomez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2018.2852767" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398837v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy W Grizzle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9593-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558509v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Mauny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aa728f" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Montano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Orlov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-015-9543-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendry Ferreira Chame" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.02.053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mintchev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Stefanini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364915572071" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Kaddar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan W. Sinnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron D. Ames" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.04.021" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-R&#233;dha Benachenhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2295890" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevallereau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Servagent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2013.2255451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Bernard Gossiaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912470181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794617v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Wang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rengifo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.02.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794633v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Long Shih" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026357471100138X" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2011.03.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP1P3X34-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tlalolini Tlalolini David" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2010.2042458" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Orlov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794667v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tlalolini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-009-9175-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89B25E7641DD246FD4C6BF1FB32ABB0281BA12FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794784v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Kinugasa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574708005006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2008.09.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456192v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2010366" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Djoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2006.04.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Skii" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-006-9015-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Westervelt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794882v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Moog" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794856v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794861v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRA.2003.808863" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794871v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muraro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794833v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410016v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Glumineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. Moog" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571158v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenoir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pitti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577290v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429501v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durgesh Haribhau Salunkhe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912207v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94608-0_20" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263262v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colotti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_16" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-64057-5_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121450v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_27" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311457v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45770-8_33" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797431v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010707600003061" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Guda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517339v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra40945.2020.9196589" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021974v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoustin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827000470055" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355070v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abourachid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B&#246;hmer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845958v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Barone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoustin Yannick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_47" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989992v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders van Riesen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98020-1_43" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984211v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989963v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78963-7_60" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984214v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Kumar Mohanta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhakumar Mohan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4477-4_54" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840419v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bidard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaiyee Huynh" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803319" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397623v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Eduardo Monta&#241;o Godinez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803327" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LARS-SBR.2016.12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397690v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139907" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330641" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397945v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230640v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005063001650174" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206883v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994947v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2013.6631232" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716393v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716350v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716302v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Haq" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770439v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Munirathinam" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sakka" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385681" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224942" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224824" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503049v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224836" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716364v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668760v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626575v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668813v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634830v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amrouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Jawad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648929" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520395v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHR.2009.5379590" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bellavoir" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Branchu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Formal'Sky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714883v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Adouane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415991v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Rabah" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740197v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Pisla Hannes Bleuler Aleksandar Rodic" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702864v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bessonnet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702853v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702841v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Ho Choi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morris" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949022v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055526v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35741-1_36" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583589v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gutierrez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V K Guda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mugisha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06018-2_22" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639735v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mohanta" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mohan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022032v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994640v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Krishna K Guda" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49695-1_38" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353763v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20131-9_207" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984430v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bruno Lucidarme" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697136v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59972-4_15" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697135v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laumond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6046-2_144" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702827v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398106v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vassallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_19" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883025v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakelian" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_11" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265030v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30674-2_10" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02883026v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23832-6_1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178930v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigen Arakalian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300126v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Morris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Buche" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-36119-0_13" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717183v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782358v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thiery" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rizkallah" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548359v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391834v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378989v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818860v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995040v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070702v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>