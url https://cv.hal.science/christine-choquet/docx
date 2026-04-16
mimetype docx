--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine CHOQUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Nantes Université INSPE Académie de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1099-7951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185626351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des choix de formateurs sur les pratiques de professeurs de mathématiques débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thématique 1, pp.287-313. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts à l'école primaire : une manière de varier sa pratique des mathématiques avec un double-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59 à 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBLÈMES OUVERTS À L'ÉCOLE PRIMAIRE : UNE MANIÈRE DE VARIER SA PRATIQUE DES MATHÉMATIQUES AVEC UN DOUBLE-NIVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l'oral en mathématiques lors de la résolution de problèmes aux cycles 2 et 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l’analyse de l’activité des élèves en mathématiques au cycle 3 : une complémentarité de deux cadres théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplication au CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de professeurs des écoles proposant des problèmes ouverts en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.11-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des problèmes du RMT dans la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math-Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels problèmes à l'école et au collège pour développer des compétences mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux cadres théoriques dans l'analyse de l'activité mathématique des élèves : la double approche didactique et ergonomique et l'apprentissage par problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école d'été de didactique des mathématiques ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans-Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes au cycle 2 : coopération entre enseignants et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au raisonnement dans le secondaire : intentions et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIè colloque CORFEM 2019. Raisonner, prouver, démontrer en classe et en formation. Actes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale à et par la recherche : une manière d’interroger le registre explicatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è colloque du réseau Probléma : problématisation, esprit critique et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des élèves en Mathématiques. Une complémentarité de deux cadres théoriques ; Apprentissage par problématisation et double approche didactique et ergonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans l'enseignement des mathématiques: quel impact de la formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des apprentissages. Quels types d'évaluation pour la qualité de nos formations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de séances dédiées à des problèmes ouverts en mathématiques au cycle 3 : analyse de l’utilisation de diverses ressources. Journées d’étude Pôle FETE MRSH, Mai 2017. Espe Caen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Les Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts en mathématiques au cycle 3 : émancipation des élèves ou source de malentendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de Problématisation : regards interdisciplinaires. 14ème colloque du réseau Probléma.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de problèmes afin de développer six compétences mathématiques en primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation formative des six compétences mathématiques : étude d'un dispositif dans deux classes de sixième.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque CORFEM COmmission de Recherche sur la Formation des Enseignants de Mathématiques du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION DES PROFESSEURS DES ECOLES ET DEVELOPPEMENT DE COMPETENCES MATHEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque COPIRELEM COmission Permanente des IREM sur l'Enseignement Élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Puy en Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l'étude de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources les enseignants utilisent-ils afin de trouver des énoncés de problèmes ouverts en Mathématiques au cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COPIRELEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mont de Marsant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers Didactiques en Master MEEF : Articuler savoirs théoriques et pratique dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de compétences professionnelles en construction dans un Master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Universitaire de Pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM2. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, 2020, 978-2-240-05649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM1. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Qu&ron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, pp.120, 2020, 978-2-240-05647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l’étude de problèmes ouverts au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01185671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine CHOQUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Nantes Université INSPE Académie de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1099-7951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185626351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des choix de formateurs sur les pratiques de professeurs de mathématiques débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thématique 1, pp.287-313. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBLÈMES OUVERTS À L'ÉCOLE PRIMAIRE : UNE MANIÈRE DE VARIER SA PRATIQUE DES MATHÉMATIQUES AVEC UN DOUBLE-NIVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l'oral en mathématiques lors de la résolution de problèmes aux cycles 2 et 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts à l'école primaire : une manière de varier sa pratique des mathématiques avec un double-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59 à 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l’analyse de l’activité des élèves en mathématiques au cycle 3 : une complémentarité de deux cadres théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplication au CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de professeurs des écoles proposant des problèmes ouverts en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.11-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des problèmes du RMT dans la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math-Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels problèmes à l'école et au collège pour développer des compétences mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former au sein de collectifs : quels effets sur les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de formation autour de la question de l’oral en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles au développement d’un regard didactique en formation initiale : méthodologie dans un atelier recherche en INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bars-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux cadres théoriques dans l'analyse de l'activité mathématique des élèves : la double approche didactique et ergonomique et l'apprentissage par problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école d'été de didactique des mathématiques ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans-Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale à et par la recherche : une manière d’interroger le registre explicatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è colloque du réseau Probléma : problématisation, esprit critique et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au raisonnement dans le secondaire : intentions et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIè colloque CORFEM 2019. Raisonner, prouver, démontrer en classe et en formation. Actes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes au cycle 2 : coopération entre enseignants et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des élèves en Mathématiques. Une complémentarité de deux cadres théoriques ; Apprentissage par problématisation et double approche didactique et ergonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des apprentissages. Quels types d'évaluation pour la qualité de nos formations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans l'enseignement des mathématiques: quel impact de la formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de séances dédiées à des problèmes ouverts en mathématiques au cycle 3 : analyse de l’utilisation de diverses ressources. Journées d’étude Pôle FETE MRSH, Mai 2017. Espe Caen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Les Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts en mathématiques au cycle 3 : émancipation des élèves ou source de malentendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de Problématisation : regards interdisciplinaires. 14ème colloque du réseau Probléma.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de problèmes afin de développer six compétences mathématiques en primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation formative des six compétences mathématiques : étude d'un dispositif dans deux classes de sixième.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque CORFEM COmmission de Recherche sur la Formation des Enseignants de Mathématiques du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION DES PROFESSEURS DES ECOLES ET DEVELOPPEMENT DE COMPETENCES MATHEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque COPIRELEM COmission Permanente des IREM sur l'Enseignement Élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Puy en Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l'étude de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources les enseignants utilisent-ils afin de trouver des énoncés de problèmes ouverts en Mathématiques au cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COPIRELEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mont de Marsant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers Didactiques en Master MEEF : Articuler savoirs théoriques et pratique dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de compétences professionnelles en construction dans un Master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Universitaire de Pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM2. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, 2020, 978-2-240-05649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM1. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Qu&ron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, pp.120, 2020, 978-2-240-05647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l’étude de problèmes ouverts au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01185671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="095AD3F2"/>
+    <w:nsid w:val="97F4B48A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-choquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1099-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185626351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897107v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519530v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524567v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508679v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895015v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cullerier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091376v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&amp;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01185671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-choquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1099-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185626351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cullerier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&amp;ron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01185671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>