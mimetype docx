--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine CHOQUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Nantes Université INSPE Académie de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1099-7951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185626351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des choix de formateurs sur les pratiques de professeurs de mathématiques débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thématique 1, pp.287-313. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBLÈMES OUVERTS À L'ÉCOLE PRIMAIRE : UNE MANIÈRE DE VARIER SA PRATIQUE DES MATHÉMATIQUES AVEC UN DOUBLE-NIVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l'oral en mathématiques lors de la résolution de problèmes aux cycles 2 et 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts à l'école primaire : une manière de varier sa pratique des mathématiques avec un double-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59 à 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l’analyse de l’activité des élèves en mathématiques au cycle 3 : une complémentarité de deux cadres théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplication au CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de professeurs des écoles proposant des problèmes ouverts en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.11-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des problèmes du RMT dans la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math-Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels problèmes à l'école et au collège pour développer des compétences mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former au sein de collectifs : quels effets sur les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de formation autour de la question de l’oral en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles au développement d’un regard didactique en formation initiale : méthodologie dans un atelier recherche en INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bars-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux cadres théoriques dans l'analyse de l'activité mathématique des élèves : la double approche didactique et ergonomique et l'apprentissage par problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école d'été de didactique des mathématiques ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans-Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale à et par la recherche : une manière d’interroger le registre explicatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è colloque du réseau Probléma : problématisation, esprit critique et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au raisonnement dans le secondaire : intentions et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIè colloque CORFEM 2019. Raisonner, prouver, démontrer en classe et en formation. Actes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes au cycle 2 : coopération entre enseignants et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des élèves en Mathématiques. Une complémentarité de deux cadres théoriques ; Apprentissage par problématisation et double approche didactique et ergonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des apprentissages. Quels types d'évaluation pour la qualité de nos formations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans l'enseignement des mathématiques: quel impact de la formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de séances dédiées à des problèmes ouverts en mathématiques au cycle 3 : analyse de l’utilisation de diverses ressources. Journées d’étude Pôle FETE MRSH, Mai 2017. Espe Caen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Les Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts en mathématiques au cycle 3 : émancipation des élèves ou source de malentendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de Problématisation : regards interdisciplinaires. 14ème colloque du réseau Probléma.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de problèmes afin de développer six compétences mathématiques en primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation formative des six compétences mathématiques : étude d'un dispositif dans deux classes de sixième.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque CORFEM COmmission de Recherche sur la Formation des Enseignants de Mathématiques du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION DES PROFESSEURS DES ECOLES ET DEVELOPPEMENT DE COMPETENCES MATHEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque COPIRELEM COmission Permanente des IREM sur l'Enseignement Élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Puy en Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l'étude de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources les enseignants utilisent-ils afin de trouver des énoncés de problèmes ouverts en Mathématiques au cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COPIRELEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mont de Marsant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers Didactiques en Master MEEF : Articuler savoirs théoriques et pratique dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de compétences professionnelles en construction dans un Master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Universitaire de Pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM2. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, 2020, 978-2-240-05649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM1. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Qu&ron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, pp.120, 2020, 978-2-240-05647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l’étude de problèmes ouverts au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01185671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine CHOQUET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Nantes Université INSPE Académie de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1099-7951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185626351</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les effets des choix de formateurs sur les pratiques de professeurs de mathématiques débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thématique 1, pp.287-313. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.1880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROBLÈMES OUVERTS À L'ÉCOLE PRIMAIRE : UNE MANIÈRE DE VARIER SA PRATIQUE DES MATHÉMATIQUES AVEC UN DOUBLE-NIVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique de l'oral en mathématiques lors de la résolution de problèmes aux cycles 2 et 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 540, pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts à l'école primaire : une manière de varier sa pratique des mathématiques avec un double-niveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 108, pp.59 à 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à l’analyse de l’activité des élèves en mathématiques au cycle 3 : une complémentarité de deux cadres théoriques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiplication au CE1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils de professeurs des écoles proposant des problèmes ouverts en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.11-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels usages des problèmes du RMT dans la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Math-Ecole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels problèmes à l'école et au collège pour développer des compétences mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 105, pp.57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMER DES ENSEIGNANTS DES 1ER ET 2ND DEGRES A L’ENSEIGNEMENT DES MATHEMATIQUES : CONDITIONS POUR LE DEVELOPPEMENT DE LEUR REGARD DIDACTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudeul-Maeght</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de didactique de l'ARDM 2024/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guille-Biel Winder Claire; Tempier Frédérick, 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former au sein de collectifs : quels effets sur les pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios de formation autour de la question de l’oral en classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIèmes journées CORFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Limoge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles au développement d’un regard didactique en formation initiale : méthodologie dans un atelier recherche en INSPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cadeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDM, 2023, Bars-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le Cadre de l'Apprentissage par Problématisation (CAP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Symposium d'Etude sur le Travail Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement et la Diffusion de la Recherche sur les Espaces de Travail Mathématiques (ADRETM), Jun 2022, Strasbourg (67), France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail mathématique à l'aune du cadre de l'apprentissage par problématisation : travail mathématique et processus de problématisation chez les élèves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de situations et conditions pour la construction de nécessités dans le cadre de l'apprentissage par problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude sur le travail mathématique 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factualisation en mathématiques. Une étude à partir de Polya &amp;quot;Les mathématiques et le raisonnement plausible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ, Nantes, 2021, En viso, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier au raisonnement dans le secondaire : intentions et réalités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIè colloque CORFEM 2019. Raisonner, prouver, démontrer en classe et en formation. Actes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution de problèmes au cycle 2 : coopération entre enseignants et chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de Mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation initiale à et par la recherche : une manière d’interroger le registre explicatif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16è colloque du réseau Probléma : problématisation, esprit critique et émancipation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux cadres théoriques dans l'analyse de l'activité mathématique des élèves : la double approche didactique et ergonomique et l'apprentissage par problématisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20è école d'été de didactique des mathématiques ARDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans-Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des élèves en Mathématiques. Une complémentarité de deux cadres théoriques ; Apprentissage par problématisation et double approche didactique et ergonomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématisation dans les disciplines scolaires et dans la formation professionnelle ; malentendus et explicitations. 15è colloque du réseau Probléma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint Lô, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des apprentissages. Quels types d'évaluation pour la qualité de nos formations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter dans l'enseignement des mathématiques: quel impact de la formation initiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Zebiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de séances dédiées à des problèmes ouverts en mathématiques au cycle 3 : analyse de l’utilisation de diverses ressources. Journées d’étude Pôle FETE MRSH, Mai 2017. Espe Caen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Les Ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes ouverts en mathématiques au cycle 3 : émancipation des élèves ou source de malentendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cadres de Problématisation : regards interdisciplinaires. 14ème colloque du réseau Probléma.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de problèmes afin de développer six compétences mathématiques en primaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales APMEP Association des professeurs de mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation formative des six compétences mathématiques : étude d'un dispositif dans deux classes de sixième.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Colloque CORFEM COmmission de Recherche sur la Formation des Enseignants de Mathématiques du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is inquiry-based approach possible at the elementary school ? A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORMATION DES PROFESSEURS DES ECOLES ET DEVELOPPEMENT DE COMPETENCES MATHEMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème colloque COPIRELEM COmission Permanente des IREM sur l'Enseignement Élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Puy en Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l'étude de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de Didactique des Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources les enseignants utilisent-ils afin de trouver des énoncés de problèmes ouverts en Mathématiques au cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COPIRELEM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Mont de Marsant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers Didactiques en Master MEEF : Articuler savoirs théoriques et pratique dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée universitaire de pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de compétences professionnelles en construction dans un Master MEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Universitaire de Pédagogie Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiry: relations between research questions and curriculum reforms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Mathematics education ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hambourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM2. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, 2020, 978-2-240-05649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les mathématiques au CM1. Des mises en activité pour approfondir les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Cullerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Qu&ron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Canopé, pp.120, 2020, 978-2-240-05647-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is an Inquiry-Based Approach Possible at the Elementary School?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Liljedahl; Manuel Santos-Trigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problem Solving. Current Themes, Trends, and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2019, 978-3-030-10472-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des pratiques de professeurs des écoles lors de séances de mathématiques dédiées à l’étude de problèmes ouverts au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Choquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Nantes, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01185671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId64"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97F4B48A"/>
+    <w:nsid w:val="4AFA4B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-choquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1099-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185626351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508684v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cullerier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&amp;ron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01185671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-choquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1099-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185626351" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Choquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boffy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cadeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudeul-Maeght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260031v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zebiche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004034v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508699v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Cullerier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091376v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Qu&amp;ron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047371v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01185671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>