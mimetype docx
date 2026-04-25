--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -211,10080 +211,10214 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
+                <w:t xml:space="preserve">PREZODE: a global co-designed collaboration for preventing zoonotic emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Manon Lounnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+                <w:t xml:space="preserve">Ahidjo Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Sikht</w:t>
+                <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Anne-Laure Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+                <w:t xml:space="preserve">Julio Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Nature Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44360-026-00103-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442071v1</w:t>
+                <w:t xml:space="preserve">hal-05598649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial conjugation in the ruminant pathogen Mycoplasma agalactiae is influenced by eukaryotic host factors</w:t>
+                <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gaudino</w:t>
+                <w:t xml:space="preserve">Fatima Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Sagné</w:t>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Simon</w:t>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0086825. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00868-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-025-00494-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104937v1</w:t>
+                <w:t xml:space="preserve">hal-05442071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleoside binding by a surface lipoprotein governs conjugative ICE acquisition in mycoplasmas</w:t>
+                <w:t xml:space="preserve">Bacterial conjugation in the ruminant pathogen Mycoplasma agalactiae is influenced by eukaryotic host factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Hamed Derriche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.02939-25⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (6), pp.e0086825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.00868-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438064v1</w:t>
+                <w:t xml:space="preserve">hal-05104937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis 5′-nucleotidase is a virulence factor conferring mammary fitness in bovine mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleoside binding by a surface lipoprotein governs conjugative ICE acquisition in mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aga Gelgie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gillespie</w:t>
+                <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012628⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.e02939-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.02939-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889089v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmoses bovines : diagnostic et prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis 5′-nucleotidase is a virulence factor conferring mammary fitness in bovine mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aga Gelgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Saada</w:t>
+                <w:t xml:space="preserve">Peleg Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gillespie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Dépêche Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (11), pp.e1012628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04703628v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Les mycoplasmoses bovines : diagnostic et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+                <w:t xml:space="preserve">Chloé Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Dépêche Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.19-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atypical GdpP enzyme linking cyclic nucleotide metabolism to osmotic tolerance and gene regulation in Mycoplasma bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xifang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">Zhiyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyu Hao</w:t>
+                <w:t xml:space="preserve">Xixi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1250368. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma agalactiae ST35: a new sequence type with a minimal accessory genome primarily affecting goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Filioussis</w:t>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Bramis</w:t>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Petridou</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nektarios D. Giadinis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-03128-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781920v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la santé animale à la santé globale : retour d’expérience du projet de sciences participatives concernant les poulaillers familiaux en France</w:t>
+                <w:t xml:space="preserve">Mycoplasma agalactiae ST35: a new sequence type with a minimal accessory genome primarily affecting goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Souvestre</w:t>
+                <w:t xml:space="preserve">George Filioussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Georgios Bramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias Delpont</w:t>
+                <w:t xml:space="preserve">Evanthia Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robertet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laureen Guichard</w:t>
+                <w:t xml:space="preserve">Nektarios D. Giadinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.244.0101⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-03128-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744541v1</w:t>
+                <w:t xml:space="preserve">hal-03781920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Mycoplasma agalactiae restriction-modification systems on pan-epigenome dynamics and genome plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachel Contarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (5), pp.000829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mgen.0.000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis : physiopathologie de l’infection et problématiques liées au vaccin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la santé animale à la santé globale : retour d’expérience du projet de sciences participatives concernant les poulaillers familiaux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Maillard</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Baranowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nouvel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Robertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022053⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 244 (3), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.244.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04131529v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Mosaicism in Field Strains of Mycoplasma bovis as Footprints of In-Host Horizontal Chromosomal Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana García-Galán</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis : physiopathologie de l’infection et problématiques liées au vaccin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01661-21⟩</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (51), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03716498v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Airway Pathobiome in Complex Respiratory Diseases: A Perspective in Domestic Animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Genome Mosaicism in Field Strains of Mycoplasma bovis as Footprints of In-Host Horizontal Chromosomal Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Walch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.e01661-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01661-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.583600⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03228289v1</w:t>
+                <w:t xml:space="preserve">hal-03716498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Conjugation Protocol for Ruminant Mycoplasmas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Airway Pathobiome in Complex Respiratory Diseases: A Perspective in Domestic Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3893⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.583600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2021.583600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03196778v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbov_0503 Encodes a Novel Cytoadhesin that Facilitates Mycoplasma bovis Interaction with Tight Junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaqi Dong</w:t>
+                <w:t xml:space="preserve">Bacterial Conjugation Protocol for Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8020164⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.e3893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207033v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging role for cyclic dinucleotide phosphodiesterase and nanoRNase activities in Mycoplasma bovis: Securing survival in cell culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mbov_0503 Encodes a Novel Cytoadhesin that Facilitates Mycoplasma bovis Interaction with Tight Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xifang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaqi Dong</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xixi Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhiyu Hao</w:t>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008661⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8020164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206894v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis in Spanish Cattle Herds: Two Groups of Multiresistant Isolates Predominate, with One Remaining Susceptible to Fluoroquinolones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Sánchez</w:t>
+                <w:t xml:space="preserve">Mycoplasma wenyonii : vraie émergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Romanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/47025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens9070545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03197424v1</w:t>
+                <w:t xml:space="preserve">hal-05023434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma wenyonii : vraie émergence ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Schelcher</w:t>
+                <w:t xml:space="preserve">An emerging role for cyclic dinucleotide phosphodiesterase and nanoRNase activities in Mycoplasma bovis: Securing survival in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/47025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05023434v1</w:t>
+                <w:t xml:space="preserve">hal-03206894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Islands in Mycoplasmas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mycoplasma bovis in Spanish Cattle Herds: Two Groups of Multiresistant Isolates Predominate, with One Remaining Susceptible to Fluoroquinolones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana García-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Gómez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11080836⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9070545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02933225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Genomic Islands in Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (8), pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11080836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02933220v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoplasma Chromosomal Transfer: A Distributive, Conjugative Process Creating an Infinite Variety of Mosaic Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Josi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Marion Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.2085. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933215v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-Scale Analysis of the Mycoplasma bovis Genome Identified Non-essential, Adhesion- and Virulence-Related Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Le Roy</w:t>
+                <w:t xml:space="preserve">Christoph Josi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Sagné</w:t>
+                <w:t xml:space="preserve">Sibylle Bürki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Renaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Pereyre</w:t>
+                <w:t xml:space="preserve">Sara Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618351v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Random transposon insertion in the&amp;lt;em&amp;gt; Mycoplasma hominis&amp;lt;/em&amp;gt; minimal genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gillard</w:t>
+                <w:t xml:space="preserve">Chloé Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Bâ</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Evelyne Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pereyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.13554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49919-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917683v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Lucie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02352483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Meygret</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02617744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Mycoplasma wenyonii in France: Identification, evaluation of the clinical impact and development of a new specific detection assay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Catays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Martinelli</w:t>
+                <w:t xml:space="preserve">Alexandra Meygret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Page</w:t>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199899v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Integrative Conjugative Element (ICE) of Mycoplasma agalactiae: Key Elements Involved in Horizontal Dissemination and Influence of Coresident ICEs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">First detection of Mycoplasma wenyonii in France: Identification, evaluation of the clinical impact and development of a new specific detection assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eveline Sagné</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Pretre</w:t>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Catays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00873-18⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622015v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal Gene Transfers in Mycoplasmas (Mollicutes)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The Integrative Conjugative Element (ICE) of Mycoplasma agalactiae: Key Elements Involved in Horizontal Dissemination and Influence of Coresident ICEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Pretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.e00873-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00873-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21775/cimb.029.003⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02628137v1</w:t>
+                <w:t xml:space="preserve">hal-02622015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oppD Gene and Putative Peptidase Genes May Be Required for Virulence in Mycoplasma gallisepticum.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Horizontal Gene Transfers in Mycoplasmas (Mollicutes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Rosengarten</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CH Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85 (6), </w:t>
+              <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.3-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.00023-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21775/cimb.029.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01591746v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vpma phase variation is important for survival and persistence of Mycoplasma agalactiae in the immunocompetent host.</w:t>
+                <w:t xml:space="preserve">The oppD Gene and Putative Peptidase Genes May Be Required for Virulence in Mycoplasma gallisepticum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohini Chopra-Dewasthaly</w:t>
+                <w:t xml:space="preserve">Chi-Wen Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Spergser</w:t>
+                <w:t xml:space="preserve">Chien-Ju Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Zimmermann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Anna Kanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Jechlinger</w:t>
+                <w:t xml:space="preserve">Renate Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (9), pp.e1006656. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00023-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620253v1</w:t>
+                <w:t xml:space="preserve">hal-01591746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma agalactiae Secretion of β-(1→6)-Glucan, a Rare Polysaccharide in Prokaryotes, Is Governed by High-Frequency Phase Variation</w:t>
+                <w:t xml:space="preserve">Vpma phase variation is important for survival and persistence of Mycoplasma agalactiae in the immunocompetent host.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gaurivaud</w:t>
+                <w:t xml:space="preserve">Rohini Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Spergser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Sagné</w:t>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Citti</w:t>
+                <w:t xml:space="preserve">Wolfgang Jechlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (11), pp.3370-3383. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.e1006656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00274-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716792v1</w:t>
+                <w:t xml:space="preserve">hal-02620253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and host compatibility of plasmids for two important ruminant pathogens, Mycoplasma bovis and Mycoplasma agalactiae</w:t>
+                <w:t xml:space="preserve">Mycoplasma agalactiae Secretion of β-(1→6)-Glucan, a Rare Polysaccharide in Prokaryotes, Is Governed by High-Frequency Phase Variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shukriti Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">P. Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc S. Marenda</w:t>
+                <w:t xml:space="preserve">C. Pau-Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip F. Markham</w:t>
+                <w:t xml:space="preserve">E. Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn F. Browning</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11), pp.3370-3383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00274-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636912v1</w:t>
+                <w:t xml:space="preserve">hal-03716792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative conjugative elements are widespread in field isolates of mycoplasma species pathogenic for ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and host compatibility of plasmids for two important ruminant pathogens, Mycoplasma bovis and Mycoplasma agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mick</w:t>
+                <w:t xml:space="preserve">Shukriti Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+                <w:t xml:space="preserve">Marc S. Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+                <w:t xml:space="preserve">Philip F. Markham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glenn F. Browning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (5), pp.1634-1643. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03723-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632194v1</w:t>
+                <w:t xml:space="preserve">hal-02636912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly dynamic genomic loci drive the synthesis of two types of capsular or secreted polysaccharides within the &amp;quot;Mycoplasma mycoides&amp;quot; cluster.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative conjugative elements are widespread in field isolates of mycoplasma species pathogenic for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Bertin</w:t>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Courtois</w:t>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 81 (2), pp.676-687. </w:t>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.1634-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.02892-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03723-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635944v1</w:t>
+                <w:t xml:space="preserve">hal-02632194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly dynamic genomic loci drive the synthesis of two types of capsular or secreted polysaccharides within the &amp;quot;Mycoplasma mycoides&amp;quot; cluster.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Clothilde Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (2), pp.676-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02892-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640054v1</w:t>
+                <w:t xml:space="preserve">hal-02635944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Thiaucourt</w:t>
+                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Toleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John I. Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639893v1</w:t>
+                <w:t xml:space="preserve">hal-02638783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John I. Glass</w:t>
+                <w:t xml:space="preserve">Experimental Infections with Mycoplasma agalactiae Identify Key Factors Involved in Host-Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Advances in Virus Research, 9 (4), pp.e93970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638783v1</w:t>
+                <w:t xml:space="preserve">hal-02640061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infections with Mycoplasma agalactiae Identify Key Factors Involved in Host-Colonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ronsin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.e01958-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640061v1</w:t>
+                <w:t xml:space="preserve">hal-02640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Glass</w:t>
+                <w:t xml:space="preserve">Henri Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618741v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Aboklaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
+                <w:t xml:space="preserve">Mark Toleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01153583v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shifting the paradigm from pathogens to pathobiome: new concepts in the light of meta-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guérillot</w:t>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franҫois Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648702v1</w:t>
+                <w:t xml:space="preserve">hal-01153583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmas and their host: emerging and re-emerging minimal pathogens.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICEA of Mycoplasma agalactiae: a new family of self-transmissible integrative elements that confers conjugative properties to the recipient strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guérillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (6), pp.1226-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2013.01.003⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02652714v1</w:t>
+                <w:t xml:space="preserve">hal-02648702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finishing bacterial genome assemblies with Mix</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Maurier</w:t>
+                <w:t xml:space="preserve">Mycoplasmas and their host: emerging and re-emerging minimal pathogens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Groppi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.196-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00879163v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MalF is essential for persistence of &amp;lt;em&amp;gt;Mycoplasma gallisepticum in vivo&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chien-Ju Chiu</w:t>
+                <w:t xml:space="preserve">Finishing bacterial genome assemblies with Mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayssam Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Groppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.doi:10.1186/1471-2105-14-S15-S16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648509v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">MalF is essential for persistence of &amp;lt;em&amp;gt;Mycoplasma gallisepticum in vivo&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi-Wen Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kanci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Breton</w:t>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chien-Ju Chiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159 (Pt 7), pp.1459-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.067553-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-00907450v1</w:t>
+                <w:t xml:space="preserve">hal-02648509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Blanchard</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00354-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00354-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907454v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the GapA and CrmA cytadhesins of Mycoplasma gallisepticum in promoting virulence and host colonization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Indiková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Much</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Stipkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Siebert-Gulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael P Szostak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 81 (5), pp.1618-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/IAI.00112-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma alkalescens, Mycoplasma arginini, and Mycoplasma bovigenitalium, Three Species with Equivocal Pathogenic Status for Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00348-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00348-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907449v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected genetic diversity of Mycoplasma agalactiae caprine isolates from an endemic geographically restricted area of Spain.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian de La Fe</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Mycoplasma auris and Mycoplasma yeatsii, Two Species of the Ear Canal of Caprinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Amores</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-146⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (3), pp.e00280-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00280-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02649232v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diversity of mycoplasma plasmids: lessons from cryptic genetic elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Unexpected genetic diversity of Mycoplasma agalactiae caprine isolates from an endemic geographically restricted area of Spain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de La Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01191304v1</w:t>
+                <w:t xml:space="preserve">hal-02649232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Atypical Mycoplasma agalactiae Strains Harboring a New Prophage and Associated with an Alpine Wild Ungulate Mortality Episode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Distribution and diversity of mycoplasma plasmids: lessons from cryptic genetic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00332-12⟩</w:t>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-12-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939842v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary History of Contagious Bovine Pleuropneumonia Using Next Generation Sequencing of Mycoplasma mycoides Subsp. mycoides &amp;quot;Small Colony&amp;quot;.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Emergence of Atypical Mycoplasma agalactiae Strains Harboring a New Prophage and Associated with an Alpine Wild Ungulate Mortality Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (13), pp.4659-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00332-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744892v1</w:t>
+                <w:t xml:space="preserve">hal-00939842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular typing of &amp;lt;em&amp;gt;Mycoplasma agalactiae&amp;lt;/em&amp;gt;: Tracing European-wide genetic diversity and an endemic clonal population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giammarinaro</w:t>
+                <w:t xml:space="preserve">Evolutionary History of Contagious Bovine Pleuropneumonia Using Next Generation Sequencing of Mycoplasma mycoides Subsp. mycoides &amp;quot;Small Colony&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e46821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651189v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Thiaucourt</w:t>
+                <w:t xml:space="preserve">Molecular typing of &amp;lt;em&amp;gt;Mycoplasma agalactiae&amp;lt;/em&amp;gt;: Tracing European-wide genetic diversity and an endemic clonal population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Serge Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Diane Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giammarinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (5), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784414v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-scale analysis of Mycoplasma agalactiae loci involved in interaction with host cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A novel substitution matrix fitted to the compositional bias in Mollicutes improves the prediction of homologous relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652056v1</w:t>
+                <w:t xml:space="preserve">hal-00784414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Dispensable Genes in Mycoplasma agalactiae Interaction with Mammalian Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-scale analysis of Mycoplasma agalactiae loci involved in interaction with host cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Skapski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (9), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0025291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01195-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665741v1</w:t>
+                <w:t xml:space="preserve">hal-02652056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase and antigenic variation in mycoplasmas</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc S. Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/FMB.10.71⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659815v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase and antigenic variation in mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lx Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1073-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/FMB.10.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660112v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 156 (1), pp.198-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence, plasticity, and evolution of the vpma gene family, a genetic system devoted to high-frequency surface variation in Mycoplasma agalactiae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical Role of Dispensable Genes in Mycoplasma agalactiae Interaction with Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Skapski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.00251-09⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (4), pp.1542-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01195-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658534v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and distribution of genetic markers in three closely related taxa of the Mycoides cluster: refining the relative position and frontiers of the “Mycoplasma species bovine serogroup 7” taxon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence, plasticity, and evolution of the vpma gene family, a genetic system devoted to high-frequency surface variation in Mycoplasma agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 191 (13), pp.4111-4121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00251-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655716v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-locked mutants of Mycoplasma agalactiae: defining the molecular switch of high-frequency Vpma antigenic variation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Identification and distribution of genetic markers in three closely related taxa of the Mycoides cluster: refining the relative position and frontiers of the “Mycoplasma species bovine serogroup 7” taxon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Poumarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 155 (11), pp.3775- 37787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668086v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression-subtractive hybridization as a strategy to identify taxon-specific sequences within the Mycoplasma mycoides Cluster: design and validation of an M. capricolum subsp. capricolum-specific PCR assay.</w:t>
+                <w:t xml:space="preserve">Phase-locked mutants of Mycoplasma agalactiae: defining the molecular switch of high-frequency Vpma antigenic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maigre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poumarat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Md Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01617-07⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.1196-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2007.06103.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377609v1</w:t>
+                <w:t xml:space="preserve">hal-02668086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vulvo-vestibulites en élevage allaitant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suppression-subtractive hybridization as a strategy to identify taxon-specific sequences within the Mycoplasma mycoides Cluster: design and validation of an M. capricolum subsp. capricolum-specific PCR assay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poumarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (4), pp.1307-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01617-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654476v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being pathogenic, plastic, and sexual while living with a nearly minimal bacterial genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartigue Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (5), pp.e75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of mollicutes : down a bumpy road with twists and turns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les vulvo-vestibulites en élevage allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664664v1</w:t>
+                <w:t xml:space="preserve">hal-02654476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes : stratégies d'adaptation et de persistance de bactéries minimales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evolution of mollicutes : down a bumpy road with twists and turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (10), pp.754-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2007.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664814v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new integrative conjugative element occurs in Mycoplasma agalactiae as chromosomal and free circular forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (11), pp.4137-4141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.00114-06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of the first shuttle vectors for gene cloning and homologous recombination in Mycoplasma agalactiae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les mycoplasmes : stratégies d'adaptation et de persistance de bactéries minimales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683186v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards the genetic manipulation of Mycoplasma agalactiae and Mycoplasma bovis using the transposon Tn4001mod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Construction of the first shuttle vectors for gene cloning and homologous recombination in Mycoplasma agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2004.09.010⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 253 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682818v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression subtractive hybridization as a basis to assess Mycoplasma agalactiae and Mycoplasma bovis genomic diversity and species-specific sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fo Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 151 (2), pp.475-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular basis of mycoplasma agalactiae pathogenicity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">First steps towards the genetic manipulation of Mycoplasma agalactiae and Mycoplasma bovis using the transposon Tn4001mod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 294 (7), pp.447-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2004.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671225v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase variation among major surface antigens of Mycoplasma penetrans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Molecular basis of mycoplasma agalactiae pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Glew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 117 (11-12), pp.472-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.69.12.7642-7651.2001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679986v1</w:t>
+                <w:t xml:space="preserve">hal-02671225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiroplasma citri UGG and UGA tryptophan codons : sequence of the two tryptophanyl-tRNAs and organization of the corresponding genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Phase variation among major surface antigens of Mycoplasma penetrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Röske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bové</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jürgen H. Helbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 69 (12), pp.7642-7651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.69.12.7642-7651.2001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708442v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical and genetic map of the Spiroplasma citri genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengchun Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Whitley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 20 (7), pp.1559-1565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/20.7.1559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spiroplasma citri UGG and UGA tryptophan codons : sequence of the two tryptophanyl-tRNAs and organization of the corresponding genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 174 (20), pp.6471-6478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A physical and genetic map of the Spiroplasma citri genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Whitley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.R. Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 20 (7), pp.1559-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10294,7261 +10428,7261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamism of Calves' Microbiomes: Stability, Resilience, and Patterns in Health and Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Hygoneq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Host Environmental Factors Promote Horizontal Dissemination of Integrative Conjugative Elements (ICE) in Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709511v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Environmental Factors Promote Horizontal Dissemination of Integrative Conjugative Elements (ICE) in Ruminant Mycoplasmas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eveline Sagné</w:t>
+                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653941v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hortensia Robert</w:t>
+                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monie-Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nao Yamakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709490v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nao Yamakawa</w:t>
+                <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888568v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Dairy Science Association, Jun 2023, Ottawa, Canada. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conjugative properties of Mycoplasma agalactiae are critically influenced by the expression of lipoprotein P48 at the surface of the recipient mating partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICE invasion into genome-reduced bacteria is driven by a lipoprotein exposed on the surface of the recipient cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des régions chromosomiques participant au transfert d’ICE chez les mycoplasmes de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma conjugative chromosomal transfer: Influence of the antibiotic on the extent of genome mosaicism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 15ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de la microbiologie (SFM), Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In mycoplasma, horizontal chromosomal transfer could accelerate the emergence of antimicrobial resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Serge Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brad Spiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal distributive transfers and the extraordinary plasticity of the mycoplasma genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOM, Jul 2018, Portsmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation de l’information génétique chez les mycoplasmes : une stratégie « open source » pour des génomes minimaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque international francophone de Microbiologie animale (CIFMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the Mycoplasma agalactiae Integrative Conjugative Element (ICEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large chromosomal replacements occur in vitro within and among ruminant mycoplasmas via an unconventional mechanism involving conjugation and homologous recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 - 20. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide dispersal and diversity of integrative conjugative elements within ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 – 20th Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of contagious bovine pleuropneumonia using Next generation sequencing of &amp;lt;em&amp;gt;Mycoplasma mycoides&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; mycoides&amp;lt;/em&amp;gt; “small colony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 - 20. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 - 20. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finishing bacterial genome assemblies with Mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayssam Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Annual Research in Computational Molecular Biology (RECOMB) Satellite Workshop on Comparative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique (INRIA). FRA., Oct 2013, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-14-S15-S16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale analysis of mycoplasma-host interactions: from cell culture to the natural host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing paradigm on the evolution of Mycoplasmas by exploring their pan-genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Serge Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">112th General meeting of American society for Microbiology (ASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brad Spiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933371v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmid Diversity in Ruminant Mycoplasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The mycoplasma evolutive romance: a tale of DNA attraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933396v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nano-love story for kilobase exchanges…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasma European Congress (Veterinary Laboratories Agency)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Weybridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution and host specificity shape the surface proteome of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des microbiologistes de l'INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracycline-inducible gene expression in mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the surface proteome of minimal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the surface proteome of minimal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubrana Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Organization for Mycoplasmology ; 2010/07/11-16 ; Chianciano Terme (ITA). IOM congress 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00648772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration fonctionnelle d'un génome minimal en systèmes cellulaires : application à Mycoplasma agalactiae, un pathogène des petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene exchange among mycoplasmas: acquiring new potentials in a general context of massive gene loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European conference on prokaryotic genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire et identifier le protéome de surface de bactéries pathogènes minimalistes : une étape clé dans la compréhension des interactions hôtes-mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroBI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but dynamic genomes: evidences for massive horizontal gene transfer between ruminant pathogenic mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomes 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene exchange among mycoplasmas : acquiring new potentials in a general context of massive gene loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the genome and proteome of two Mycoplasma agalactiae strains : clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anatomy of a hyper-variable genetic system in the Mycoplasma agalactiae species : extent, dynamics and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claverol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755919v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a hyper-variable genetic system in the Mycoplasma agalactiae species : extent, dynamics and evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparing the genome and proteome of two Mycoplasma agalactiae strains : clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Claverol</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754102v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfert detection in mollicutes bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité génomique de Mycoplasma agalactiae : mécanismes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer detection in mollicute bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Janis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Conference on Chlamydia and Mycoplasma Human Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ferrara, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813584v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
+                <w:t xml:space="preserve">Horizontal gene transfer detection in mollicute bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chlamydia and Mycoplasma Human Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ferrara, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814249v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité génomique de Mycoplasma agalactiae : mécanismes et conséquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontre francophone de mycoplasmologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Janis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Ferrare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leçon sur une question d'actualité par Mycoplasma agalactiae : comment gérer des ressources minimales tout en restant compétitif ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7. Rencontre francophone de mycoplasmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814984v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Leçon sur une question d'actualité par Mycoplasma agalactiae : comment gérer des ressources minimales tout en restant compétitif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontre francophone de mycoplasmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755457v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leçon sur une question d'actualité par Mycoplasma agalactiae : comment gérer des ressources minimales tout en restant compétitif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756312v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartigue Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colibacilles et mycoplasmes dans l'interaction hôte pathogène: du génome à la cellule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes Toulousains «MicrobioToul 2005»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps towards the genetic manipulation of Mycoplasma agalactiae and Mycoplasma bovis using modified Tn4001 transposons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jechlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and In vivo approaches to investigate Mycoplasma gallisepticum factors involved in colonization and systemic infection of chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Winner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Stipkovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Indikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression substractive hybridization for the identification of Mycoplasma agalactiae and Mycoplasma bovis species-specific DNA sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transposon mutagenesis of Mycoplasma gallisepticum : defining virulence genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cw Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760157v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Mycoplasma gallisepticum cythadherence proteins in colonization of experimentally infected chickens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycoplasma gallisepticum - Ein geeignetes Modell in der molekularen Pathogeneseforschung an Mykoplasmen,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Markova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Siebert-Gulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vogl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
+              <w:t xml:space="preserve">DVG-Tagung Fachgruppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760275v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon mutagenesis of Mycoplasma gallisepticum : defining virulence genes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mycoplasma bovis : facteurs impliqués dans les interactions avec l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
+              <w:t xml:space="preserve">Journées Européennes organisées par la Société Française de Buiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763707v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma gallisepticum - Ein geeignetes Modell in der molekularen Pathogeneseforschung an Mykoplasmen,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Molekulare Grundlage der Pathogenität von Mycoplasma agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVG-Tagung Fachgruppe</w:t>
+              <w:t xml:space="preserve">Proceedings of the DVG-Tagung Fachgruppe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759951v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molekulare Grundlage der Pathogenität von Mycoplasma agalactiae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Role of Mycoplasma gallisepticum cythadherence proteins in colonization of experimentally infected chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Indikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stipkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Much</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the DVG-Tagung Fachgruppe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15th IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760398v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis : facteurs impliqués dans les interactions avec l'hôte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Suppression substractive hybridization for the identification of Mycoplasma agalactiae and Mycoplasma bovis species-specific DNA sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes organisées par la Société Française de Buiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">15th IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760640v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA-UGG tryptophan tRNA genes in Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of Spiroplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.R. Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.C. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosomal DNA sequences coding for tRNAs recognizing UGA as a tryptophan codon in mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17558,2892 +17692,2892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés conjugatives de Mycoplasma agalactiae et Mycoplasma bovis ex vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales 2025 (CIFMIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAMbo-V : vers le développement de vaccins synthétiques contre Mycoplasma bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales 2025 (CIFMIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, 75èmes Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of hemoplasmas and direct sequencing in blood from cattle reveals a diversity amongst Mycoplasma wenyonii species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BoviScan: a Phage Immuno-Precipitation Sequencing library to study the humoral response to Mycoplasma bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MnuA Nuclease and 5'-Nucleotidase Impact Mycoplasma bovis Fitness in Mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schneider Peleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amoah Yaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahum Y. Shpigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">RAMbo-V project: paving the way for the development of synthetic vaccines against Mycoplasma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
+              <w:t xml:space="preserve">24th Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164713v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAMbo-V project: paving the way for the development of synthetic vaccines against Mycoplasma bovis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+                <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343130v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissémination des éléments génétiques mobiles chez les mycoplasmes : identification d’un récepteur potentiel à la surface de la cellule cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calvin Fauvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma bovis subtypes circulating in Spain differ in their susceptibility to fluoroquinolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Gómez Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the International Organization for Mycoplasmology (IOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne F. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congres national de la SFM-MICROBES 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome membranaire de Mycoplasma bovis : à la recherche d'antigènes stables chez un pathogène hypervariable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Pretre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, La Chapelle-sur-Erdre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - SANTE ANIMALE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110 p., 2018, Journées d'Animation Scientifique du Département Santé Animale (JSA DSA)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome 2018 "Pathogens in Microbiotas in Hosts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. tRNA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kyllini, Greece. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the secreted polysaccharides of the&amp;lt;em&amp;gt; Mycoplasma mycoides&amp;lt;/em&amp;gt; cluster and analysis of their associated predicted genomic pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Pau-Roblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Manso-Silván</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 - 20. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes essentiels pour la multiplication de Mycoplasma agalactiae chez l'höte mais accessoires en milieu axénique : Identification du locus conditionnel NIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Brouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfert detection in mollicutes bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Marseille, France. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of the Xer1 Recombinase of Mycoplasma agalactiae in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Czurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jechlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Mycoplasma agalactiae Vpma Phase-Locked Mutants by Disruption of the xer1 Recombinase Gene via Homologous Recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jechlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma agalactiae Genome: Evidence for Massive Horizontal Gene Transfer Between Pathogenic, Ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of oriC-based Shuttle Vectors for Mycoplasma agalactiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Jechlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, San Francisco, United States. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20453,219 +20587,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic tools for Mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mollicutes : Molecular Biology and Pathogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2014, 978-1-908230-30-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic diversity and cell invasion in host subversion by pathogenic mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gf Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoplasma: Molecular biology, pathogenicity, and strategies for control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Horizon Bioscience, 2005, 0-8493-9861-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20675,387 +20809,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the dynamics of calves’ respiratory and gut microbiota: exploring stability, resistance, and individual patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleoside Binding by a Surface Lipoprotein Governs Conjugative ICE Acquisition in Ruminant Mycoplasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Fauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hamed Derriche</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial Conjugation in the Ruminant Pathogen Mycoplasma agalactiae is Influenced by Eukaryotic Host Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gaudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21065,147 +21199,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21215,100 +21349,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution a l'etude de l'organisation du genome de S. citri : caracterisation de deux tRNAsTRP chez S. citri et des genes correspondants. Organisation de genes de tRNAs et identification des genes pyrG, purA et purB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02843727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21318,164 +21452,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'adaptation des mycoplasmes de ruminants : comprendre les difficultés rencontrées dans le contrôle de l’infection par Mycoplasma bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales GTV 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, /, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId496"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21543,51 +21677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26691CE0"/>
+    <w:nsid w:val="BA571F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21774,51 +21908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-citti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4754-6003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139967087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00868-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Derriche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Hao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250368" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Filioussis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bramis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Petridou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-03128-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souvestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robertet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Guichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baranowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022053" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716498v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Gal&#225;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Walch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01661-21" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207033v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Dong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020164" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008661" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070545" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023434v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Romanos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/47025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199899v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nouvel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Catays" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Page" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.01.010" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wen Tseng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Chiu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rosengarten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00023-17" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620253v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spergser" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zimmermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jechlinger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006656" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716792v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pau-Roblot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sagn&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Citti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00274-16" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukriti Sharma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Markham" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Browning" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02892-14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004363" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronsin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093970" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652714v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2013.01.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG32N6VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.067553-0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Indikov&#225;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Much" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Stipkovits" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siebert-Gulle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Szostak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00112-13" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649232v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de La Fe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Amores" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-146" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00332-12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651189v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Diane Glew" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.04.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWKX98T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652056v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiral" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025291" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665741v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sagne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01195-09" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Nouvel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.10.71" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00251-09" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Glew" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosengarten" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06103.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01617-07" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Espinasse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664664v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.007" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KVF1DRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664814v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655513v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangenot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00114-06" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jechlinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.021" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682818v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2004.09.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677846v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Marenda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo Poumarat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671225v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glew" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679986v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin R&#246;ske" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H. Helbig" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.12.7642-7651.2001" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708442v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Weil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchun Ye" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Whitley" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Finch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.7.1559" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699656v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whitley" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Finch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653941v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343032v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797095v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S16" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805801v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753432v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756680v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubrana Marie-Pierre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hygonenq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752687v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758038v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750849v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755919v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754102v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813584v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814249v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Janis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757842v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marenda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751928v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814984v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756312v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825580v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758682v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760387v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Winner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stipkovits" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Indikova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760157v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760275v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Much" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Tseng" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanci" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Browning" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759951v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Szostak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Markova" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Siebert-Gulle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vogl" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760398v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760640v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776273v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774387v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bove" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ye" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771978v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105058v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696122v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roques" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654463v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343130v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708691v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770725v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797152v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799622v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823267v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812070v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823033v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czurda" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815188v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800012v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827621v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Browning" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954658v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843727v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-citti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4754-6003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139967087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00868-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Filioussis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bramis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Petridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-03128-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souvestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robertet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baranowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716498v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Gal&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Walch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01661-21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Dong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Romanos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/47025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070545" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nouvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Catays" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Page" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wen Tseng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Chiu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rosengarten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00023-17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spergser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jechlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pau-Roblot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Citti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00274-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukriti Sharma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Markham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Browning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02892-14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronsin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093970" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004363" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG32N6VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.067553-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Indikov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Much" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Stipkovits" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siebert-Gulle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Szostak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00112-13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649232v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de La Fe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Amores" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-146" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00332-12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Diane Glew" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWKX98T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiral" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025291" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Nouvel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.10.71" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01195-09" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00251-09" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Glew" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosengarten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06103.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01617-07" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654476v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Espinasse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KVF1DRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00114-06" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jechlinger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Marenda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo Poumarat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2004.09.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671225v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin R&#246;ske" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H. Helbig" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.12.7642-7651.2001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchun Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Whitley" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Finch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.7.1559" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Weil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whitley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Finch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770684v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797095v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648772v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubrana Marie-Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hygonenq" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752687v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754102v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755919v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750581v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814854v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Janis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757842v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marenda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756312v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825580v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Winner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stipkovits" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Indikova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763707v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Tseng" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanci" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Browning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Szostak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Markova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Siebert-Gulle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vogl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760640v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760398v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760275v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Much" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760157v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774387v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bove" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771978v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roques" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654463v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343130v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799622v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823267v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812070v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czurda" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815188v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800012v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827621v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Browning" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954658v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>