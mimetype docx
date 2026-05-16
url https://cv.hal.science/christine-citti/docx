--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1044,965 +1044,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atypical GdpP enzyme linking cyclic nucleotide metabolism to osmotic tolerance and gene regulation in Mycoplasma bovis</w:t>
+                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xifang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiyu Hao</w:t>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xixi Li</w:t>
+                <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250368⟩</w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365987v1</w:t>
+                <w:t xml:space="preserve">hal-04126196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota members from body sites of dairy cows are largely shared within individual hosts throughout lactation but sharing is limited in the herd</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An atypical GdpP enzyme linking cyclic nucleotide metabolism to osmotic tolerance and gene regulation in Mycoplasma bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Constant</w:t>
+                <w:t xml:space="preserve">Zhiyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego P. Morgavi</w:t>
+                <w:t xml:space="preserve">Xixi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Rault</w:t>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1250368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00252-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126196v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma agalactiae ST35: a new sequence type with a minimal accessory genome primarily affecting goats</w:t>
+                <w:t xml:space="preserve">De la santé animale à la santé globale : retour d’expérience du projet de sciences participatives concernant les poulaillers familiaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Filioussis</w:t>
+                <w:t xml:space="preserve">Marie Souvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Bramis</w:t>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evanthia Petridou</w:t>
+                <w:t xml:space="preserve">Mattias Delpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nektarios D. Giadinis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Luc Robertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureen Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-03128-w⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 244 (3), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.244.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781920v1</w:t>
+                <w:t xml:space="preserve">hal-04744541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Mycoplasma agalactiae restriction-modification systems on pan-epigenome dynamics and genome plasticity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycoplasma agalactiae ST35: a new sequence type with a minimal accessory genome primarily affecting goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Contarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+                <w:t xml:space="preserve">George Filioussis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Bramis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanthia Petridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nektarios D. Giadinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000829⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-03128-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716470v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la santé animale à la santé globale : retour d’expérience du projet de sciences participatives concernant les poulaillers familiaux en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattias Delpont</w:t>
+                <w:t xml:space="preserve">Impacts of Mycoplasma agalactiae restriction-modification systems on pan-epigenome dynamics and genome plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Robertet</w:t>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Guichard</w:t>
+                <w:t xml:space="preserve">Rachel Contarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 244 (3), pp.101-109. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.000829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.244.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744541v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis : physiopathologie de l’infection et problématiques liées au vaccin</w:t>
+                <w:t xml:space="preserve">Genome Mosaicism in Field Strains of Mycoplasma bovis as Footprints of In-Host Horizontal Chromosomal Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Maillard</w:t>
+                <w:t xml:space="preserve">Ana García-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Baranowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Mathilda Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nouvel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Croville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (51), pp.25-32. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (1), pp.e01661-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01661-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131529v1</w:t>
+                <w:t xml:space="preserve">hal-03716498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Mosaicism in Field Strains of Mycoplasma bovis as Footprints of In-Host Horizontal Chromosomal Transfer</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis : physiopathologie de l’infection et problématiques liées au vaccin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana García-Galán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilda Walch</w:t>
+                <w:t xml:space="preserve">Éric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gaudino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Croville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (1), pp.e01661-21. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (51), pp.25-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01661-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2022053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716498v2</w:t>
+                <w:t xml:space="preserve">hal-04131529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Airway Pathobiome in Complex Respiratory Diseases: A Perspective in Domestic Animals</w:t>
               </w:r>
@@ -2207,563 +2207,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mbov_0503 Encodes a Novel Cytoadhesin that Facilitates Mycoplasma bovis Interaction with Tight Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">An emerging role for cyclic dinucleotide phosphodiesterase and nanoRNase activities in Mycoplasma bovis: Securing survival in cell culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xifang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaqi Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiyu Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8020164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207033v1</w:t>
+                <w:t xml:space="preserve">hal-03206894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma wenyonii : vraie émergence ?</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis in Spanish Cattle Herds: Two Groups of Multiresistant Isolates Predominate, with One Remaining Susceptible to Fluoroquinolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Maillard</w:t>
+                <w:t xml:space="preserve">Ana García-Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Romanos</w:t>
+                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Martinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Ángel Gómez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Schelcher</w:t>
+                <w:t xml:space="preserve">Antonio Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (47), pp.25-30. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), pp.545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/47025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9070545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023434v1</w:t>
+                <w:t xml:space="preserve">hal-03197424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging role for cyclic dinucleotide phosphodiesterase and nanoRNase activities in Mycoplasma bovis: Securing survival in cell culture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Mbov_0503 Encodes a Novel Cytoadhesin that Facilitates Mycoplasma bovis Interaction with Tight Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xifang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaqi Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhiyu Hao</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (6), pp.e1008661. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8020164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206894v1</w:t>
+                <w:t xml:space="preserve">hal-03207033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis in Spanish Cattle Herds: Two Groups of Multiresistant Isolates Predominate, with One Remaining Susceptible to Fluoroquinolones</w:t>
+                <w:t xml:space="preserve">Mycoplasma wenyonii : vraie émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana García-Galán</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E. Baranowski</w:t>
+                <w:t xml:space="preserve">Lola Romanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Gómez-Martín</w:t>
+                <w:t xml:space="preserve">Enrico Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Sánchez</w:t>
+                <w:t xml:space="preserve">François Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (7), pp.545. </w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens9070545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/47025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197424v1</w:t>
+                <w:t xml:space="preserve">hal-05023434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Islands in Mycoplasmas</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (8), pp.836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3279,204 +3279,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gillard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Bâ</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917683v1</w:t>
+                <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasmas under experimental antimicrobial selection: The unpredicted contribution of horizontal chromosomal transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,482 +3502,478 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007910. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Extracellular DNA: A Nutritional Trigger of Mycoplasma bovis Cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xifang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Lucie Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Abou Bâ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02352483v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
+                <w:t xml:space="preserve">First detection of Mycoplasma wenyonii in France: Identification, evaluation of the clinical impact and development of a new specific detection assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Meygret</w:t>
+                <w:t xml:space="preserve">Laurent Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
+                <w:t xml:space="preserve">Guillaume Catays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Philippe Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
+              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.148-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617744v1</w:t>
+                <w:t xml:space="preserve">hal-03199899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of Mycoplasma wenyonii in France: Identification, evaluation of the clinical impact and development of a new specific detection assay</w:t>
+                <w:t xml:space="preserve">High prevalence of integrative and conjugative elements encoding transcription activator-like effector repeats in mycoplasma hominis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Nouvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
+                <w:t xml:space="preserve">Alexandra Meygret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Catays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enrico Martinelli</w:t>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Page</w:t>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63, pp.148-153. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cimid.2019.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199899v1</w:t>
+                <w:t xml:space="preserve">hal-02617744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Integrative Conjugative Element (ICE) of Mycoplasma agalactiae: Key Elements Involved in Horizontal Dissemination and Influence of Coresident ICEs</w:t>
               </w:r>
@@ -5021,563 +5021,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John I. Glass</w:t>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.e01958-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638783v1</w:t>
+                <w:t xml:space="preserve">hal-02640054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Infections with Mycoplasma agalactiae Identify Key Factors Involved in Host-Colonization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ronsin</w:t>
+                <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093970⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640061v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal transfers in mycoplasmas: when minimal genomes go mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Baranowski</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Toleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">John I. Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (6), pp.e01958-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.01958-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640054v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Infections with Mycoplasma agalactiae Identify Key Factors Involved in Host-Colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Grosjean</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">Dominique Bergonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thiaucourt</w:t>
+                <w:t xml:space="preserve">Patricia Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (5), pp.e1004363. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Advances in Virus Research, 9 (4), pp.e93970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639893v1</w:t>
+                <w:t xml:space="preserve">hal-02640061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random insertion and gene disruption via transposon mutagenesis of Ureaplasma parvum using a mini-transposon plasmid</w:t>
               </w:r>
@@ -5642,51 +5642,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Glass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 304 (8), pp.1218-1225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618741v1</w:t>
@@ -6115,51 +6115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Groppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Genome Sequence of Mycoplasma putrefaciens Strain 9231, One of the Agents of Contagious Agalactia in Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6877,173 +6877,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected genetic diversity of Mycoplasma agalactiae caprine isolates from an endemic geographically restricted area of Spain.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence of Atypical Mycoplasma agalactiae Strains Harboring a New Prophage and Associated with an Alpine Wild Ungulate Mortality Episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian de La Fe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucia Manso-Silvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-146⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (13), pp.4659-4668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00332-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649232v1</w:t>
+                <w:t xml:space="preserve">hal-00939842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and diversity of mycoplasma plasmids: lessons from cryptic genetic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7065,237 +7069,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2180-12-257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Atypical Mycoplasma agalactiae Strains Harboring a New Prophage and Associated with an Alpine Wild Ungulate Mortality Episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected genetic diversity of Mycoplasma agalactiae caprine isolates from an endemic geographically restricted area of Spain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian de La Fe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Amores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 78 (13), pp.4659-4668. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00332-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939842v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary History of Contagious Bovine Pleuropneumonia Using Next Generation Sequencing of Mycoplasma mycoides Subsp. mycoides &amp;quot;Small Colony&amp;quot;.</w:t>
               </w:r>
@@ -7415,51 +7415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular typing of &amp;lt;em&amp;gt;Mycoplasma agalactiae&amp;lt;/em&amp;gt;: Tracing European-wide genetic diversity and an endemic clonal population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Serge Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,51 +7613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.457. </w:t>
@@ -7747,51 +7747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (9), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7819,607 +7819,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+                <w:t xml:space="preserve">Critical Role of Dispensable Genes in Mycoplasma agalactiae Interaction with Mammalian Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mangenot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Sagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Skapski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.86. </w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (4), pp.1542-1551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/IAI.01195-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660112v1</w:t>
+                <w:t xml:space="preserve">hal-02665741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase and antigenic variation in mycoplasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Comparative genomic and proteomic analyses of two Mycoplasma agalactiae strains: clues to the macro- and micro-events that are shaping mycoplasma diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc S. Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lx Nouvel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Mangenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (7), pp.1073-1085. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/FMB.10.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659815v1</w:t>
+                <w:t xml:space="preserve">hal-02660112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Breton</w:t>
+                <w:t xml:space="preserve">Phase and antigenic variation in mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Duret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
+                <w:t xml:space="preserve">Lx Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (7), pp.1073-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/FMB.10.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667107v1</w:t>
+                <w:t xml:space="preserve">hal-02659815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Role of Dispensable Genes in Mycoplasma agalactiae Interaction with Mammalian Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guiral</w:t>
+                <w:t xml:space="preserve">First report of a tetracycline-inducible gene expression system for mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Sagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Skapski</w:t>
+                <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78 (4), pp.1542-1551. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (1), pp.198-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/IAI.01195-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.034074-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665741v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence, plasticity, and evolution of the vpma gene family, a genetic system devoted to high-frequency surface variation in Mycoplasma agalactiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 191 (13), pp.4111-4121. </w:t>
@@ -8823,286 +8823,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being pathogenic, plastic, and sexual while living with a nearly minimal bacterial genome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vulvo-vestibulites en élevage allaitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lartigue Prat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Marenda</w:t>
+                <w:t xml:space="preserve">C Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
+                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663589v1</w:t>
+                <w:t xml:space="preserve">hal-02654476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vulvo-vestibulites en élevage allaitant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being pathogenic, plastic, and sexual while living with a nearly minimal bacterial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Espinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
+                <w:t xml:space="preserve">Carole Lartigue Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (5), pp.e75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.0030075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654476v1</w:t>
+                <w:t xml:space="preserve">hal-02663589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of mollicutes : down a bumpy road with twists and turns</w:t>
               </w:r>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 188 (11), pp.4137-4141. </w:t>
@@ -9563,51 +9563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression subtractive hybridization as a basis to assess Mycoplasma agalactiae and Mycoplasma bovis genomic diversity and species-specific sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ms Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fo Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,325 +10024,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical and genetic map of the Spiroplasma citri genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spiroplasma citri UGG and UGA tryptophan codons : sequence of the two tryptophanyl-tRNAs and organization of the corresponding genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengchun Ye</w:t>
+                <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+                <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Whitley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
+                <w:t xml:space="preserve">J.H. Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Finch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 174 (20), pp.6471-6478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618712v1</w:t>
+                <w:t xml:space="preserve">hal-02708442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiroplasma citri UGG and UGA tryptophan codons : sequence of the two tryptophanyl-tRNAs and organization of the corresponding genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physical and genetic map of the Spiroplasma citri genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengchun Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Whitley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Weil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lloyd Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 20 (7), pp.1559-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/20.7.1559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708442v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physical and genetic map of the Spiroplasma citri genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Whitley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,277 +10561,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Environmental Factors Promote Horizontal Dissemination of Integrative Conjugative Elements (ICE) in Ruminant Mycoplasmas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisa Simon</w:t>
+                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653941v1</w:t>
+                <w:t xml:space="preserve">hal-04709511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Pot</w:t>
+                <w:t xml:space="preserve">Host Environmental Factors Promote Horizontal Dissemination of Integrative Conjugative Elements (ICE) in Ruminant Mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hamed Derriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Sagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortensia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709490v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the glycome-microbiome axis on susceptibility to bovine viral infections and on animal welfare</w:t>
               </w:r>
@@ -10936,70 +10936,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between microbiome and pathogens in the context of bovine respiratory complex: a longitudinal study</w:t>
+                <w:t xml:space="preserve">The dynamism of calves’ respiratory and gut microbiome axis: stability, resilience, and individual patterns through health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11037,94 +11037,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département SA INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709511v1</w:t>
+                <w:t xml:space="preserve">hal-04709490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airways and gut microbiome disturbance and resilience dynamics during polymicrobial bovine respiratory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11205,51 +11205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk microbiota: potential allies for mammary gland health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11330,51 +11330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conjugative properties of Mycoplasma agalactiae are critically influenced by the expression of lipoprotein P48 at the surface of the recipient mating partner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11451,51 +11451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11585,51 +11585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11710,51 +11710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11921,51 +11921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The myth of codon optimisation: Higher exogenous protein expression in U. parvum, M. agalactiae, and M. capricolum when the lowest frequency codons were sporadically introduced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12150,51 +12150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation de l’information génétique chez les mycoplasmes : une stratégie « open source » pour des génomes minimaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of the Mycoplasma agalactiae Integrative Conjugative Element (ICEA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12409,51 +12409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large chromosomal replacements occur in vitro within and among ruminant mycoplasmas via an unconventional mechanism involving conjugation and homologous recombination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,103 +12771,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOM 2014 - 20. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Blumenau, Brazil</w:t>
@@ -13030,77 +13030,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-scale analysis of mycoplasma-host interactions: from cell culture to the natural host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,51 +13280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposon-mediated gene-delivery to Ureaplasma parvum: development of a powerful tool for tracking infection and for functional genomic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali F. Aboklaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13453,51 +13453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Congress of the International Organization for Mycoplasmology (IOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
@@ -13552,51 +13552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dordet-Frisoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13690,51 +13690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Sagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13776,51 +13776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome evolution and host specificity shape the surface proteome of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,103 +13901,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetracycline-inducible gene expression in mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Chianciano Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14022,51 +14022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the surface proteome of minimal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14147,77 +14147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the surface proteome of minimal bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubrana Marie-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14298,51 +14298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14501,51 +14501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire et identifier le protéome de surface de bactéries pathogènes minimalistes : une étape clé dans la compréhension des interactions hôtes-mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14639,51 +14639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15023,51 +15023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mangenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Tianjin, China</w:t>
@@ -15090,485 +15090,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfert detection in mollicutes bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Barré</w:t>
+                <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Janis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chlamydia and Mycoplasma Human Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ferrara, Italy. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750581v1</w:t>
+                <w:t xml:space="preserve">hal-02814249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité génomique de Mycoplasma agalactiae : mécanismes et conséquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal gene transfer detection in mollicute bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Marseille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814854v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticité génomique de Mycoplasma agalactiae : mécanismes et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chlamydia and Mycoplasma Human Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ferrara, Italy. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">7e Rencontre Francophone de Mycoplasmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814249v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal gene transfer detection in mollicute bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Barre</w:t>
+                <w:t xml:space="preserve">Horizontal gene transfert detection in mollicutes bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Daruvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Marseille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">JOBIM 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813584v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des génomes de mollicutes : une histoire pleine de rebondissements</w:t>
               </w:r>
@@ -15580,51 +15580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15783,51 +15783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasmas: from genomics to typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Janis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15943,51 +15943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16267,64 +16267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartigue Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16442,89 +16442,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards the genetic manipulation of Mycoplasma agalactiae and Mycoplasma bovis using modified Tn4001 transposons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W Jechlinger</w:t>
+                <w:t xml:space="preserve">Role of Mycoplasma gallisepticum cythadherence proteins in colonization of experimentally infected chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Indikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stipkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Much</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16539,897 +16539,897 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758682v1</w:t>
+                <w:t xml:space="preserve">hal-02760275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and In vivo approaches to investigate Mycoplasma gallisepticum factors involved in colonization and systemic infection of chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression substractive hybridization for the identification of Mycoplasma agalactiae and Mycoplasma bovis species-specific DNA sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760387v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transposon mutagenesis of Mycoplasma gallisepticum : defining virulence genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G Browning</w:t>
+                <w:t xml:space="preserve">First steps towards the genetic manipulation of Mycoplasma agalactiae and Mycoplasma bovis using modified Tn4001 transposons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763707v1</w:t>
+                <w:t xml:space="preserve">hal-02758682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma gallisepticum - Ein geeignetes Modell in der molekularen Pathogeneseforschung an Mykoplasmen,</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo and In vivo approaches to investigate Mycoplasma gallisepticum factors involved in colonization and systemic infection of chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Winner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Stipkovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Indikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DVG-Tagung Fachgruppe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15th IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759951v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma bovis : facteurs impliqués dans les interactions avec l'hôte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transposon mutagenesis of Mycoplasma gallisepticum : defining virulence genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cw Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kanci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes organisées par la Société Française de Buiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">15th IOM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760640v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molekulare Grundlage der Pathogenität von Mycoplasma agalactiae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Rosengarten</w:t>
+                <w:t xml:space="preserve">Mycoplasma gallisepticum - Ein geeignetes Modell in der molekularen Pathogeneseforschung an Mykoplasmen,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mp Szostak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Markova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Siebert-Gulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vogl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the DVG-Tagung Fachgruppe</w:t>
+              <w:t xml:space="preserve">DVG-Tagung Fachgruppe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760398v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Mycoplasma gallisepticum cythadherence proteins in colonization of experimentally infected chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Much</w:t>
+                <w:t xml:space="preserve">Mycoplasma bovis : facteurs impliqués dans les interactions avec l'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
+              <w:t xml:space="preserve">Journées Européennes organisées par la Société Française de Buiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760275v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression substractive hybridization for the identification of Mycoplasma agalactiae and Mycoplasma bovis species-specific DNA sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Marenda</w:t>
+                <w:t xml:space="preserve">Molekulare Grundlage der Pathogenität von Mycoplasma agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IOM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Athens, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the DVG-Tagung Fachgruppe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760157v1</w:t>
+                <w:t xml:space="preserve">hal-02760398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA-UGG tryptophan tRNA genes in Spiroplasma citri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1990, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17448,247 +17448,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome of Spiroplasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bove</w:t>
+                <w:t xml:space="preserve">Chromosomal DNA sequences coding for tRNAs recognizing UGA as a tryptophan codon in mollicutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laigret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1990, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7. Congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774387v1</w:t>
+                <w:t xml:space="preserve">hal-02771978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal DNA sequences coding for tRNAs recognizing UGA as a tryptophan codon in mollicutes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome of Spiroplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.C. Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, Baden, Austria</w:t>
+              <w:t xml:space="preserve">8. International Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1990, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771978v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17969,51 +17969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lung-gut axis during polymicrobial respiratory infections in calves holobionts: the impact of microbiota dynamics on disease outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maverick Monié--Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zohra Sikht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18133,51 +18133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Hygonenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
@@ -18245,51 +18245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congres of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Las Palmas De Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18564,103 +18564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of dairy cow holobiont revealed an important sharing of microbes between anatomic sites within individual hosts throughout lactation but sharing was limited in the herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.adsa.org/Meetings/2023-Annual-Meeting. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
@@ -18818,51 +18818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma bovis subtypes circulating in Spain differ in their susceptibility to fluoroquinolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana García-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Gómez Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18870,51 +18870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Congress of the International Organization for Mycoplasmology (IOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel</w:t>
@@ -18956,64 +18956,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19068,90 +19068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19331,90 +19331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into cow holobiont in relation to health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent-Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19456,103 +19456,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the minimal translation apparatus: lessons from the reductive evolution of mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thiaucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. tRNA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kyllini, Greece. 2014</w:t>
@@ -19706,77 +19706,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes essentiels pour la multiplication de Mycoplasma agalactiae chez l'höte mais accessoires en milieu axénique : Identification du locus conditionnel NIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Skapski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19831,51 +19831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizontal gene transfert detection in mollicutes bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19946,210 +19946,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the Xer1 Recombinase of Mycoplasma agalactiae in Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Czurda</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IOM Congress</w:t>
+              <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823033v1</w:t>
+                <w:t xml:space="preserve">hal-02815535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Mycoplasma agalactiae Vpma Phase-Locked Mutants by Disruption of the xer1 Recombinase Gene via Homologous Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function of the Xer1 Recombinase of Mycoplasma agalactiae in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Czurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Rosengarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20164,176 +20168,172 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815188v1</w:t>
+                <w:t xml:space="preserve">hal-02823033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasma agalactiae genome: evidence for massive horizontal gene transfer between pathogenic, ruminant mycoplasmas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Mycoplasma agalactiae Vpma Phase-Locked Mutants by Disruption of the xer1 Recombinase Gene via Homologous Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Chopra-Dewasthaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Citti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rosengarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Jechlinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of the International Organization for Mycoplasmology</w:t>
+              <w:t xml:space="preserve">16th IOM Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cambridge, United Kingdom. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815535v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycoplasma agalactiae Genome: Evidence for Massive Horizontal Gene Transfer Between Pathogenic, Ruminant Mycoplasmas</w:t>
               </w:r>
@@ -20345,51 +20345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20601,64 +20601,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetic tools for Mollicutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21213,103 +21213,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21505,51 +21505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Xavier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Citti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21677,51 +21677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA571F19"/>
+    <w:nsid w:val="5BF2FBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21908,51 +21908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-citti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4754-6003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139967087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00868-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Hao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250368" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Filioussis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bramis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Petridou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-03128-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744541v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souvestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robertet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Guichard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0101" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baranowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022053" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716498v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Gal&#225;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Walch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01661-21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Dong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020164" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023434v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Romanos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/47025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008661" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070545" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nouvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Catays" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Page" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.01.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wen Tseng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Chiu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rosengarten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00023-17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spergser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jechlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pau-Roblot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Citti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00274-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukriti Sharma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Markham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Browning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02892-14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640061v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronsin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093970" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639893v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004363" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG32N6VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.067553-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Indikov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Much" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Stipkovits" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siebert-Gulle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Szostak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00112-13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649232v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de La Fe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Amores" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-146" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00332-12" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Diane Glew" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWKX98T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiral" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025291" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Nouvel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.10.71" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665741v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01195-09" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00251-09" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Glew" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosengarten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06103.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01617-07" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654476v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Espinasse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KVF1DRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00114-06" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jechlinger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Marenda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo Poumarat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2004.09.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671225v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin R&#246;ske" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H. Helbig" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.12.7642-7651.2001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchun Ye" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Whitley" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Finch" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.7.1559" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708442v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Weil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whitley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Finch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653941v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770684v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797095v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648772v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubrana Marie-Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hygonenq" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752687v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754102v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755919v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750581v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814854v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814249v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Janis" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813584v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757842v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marenda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756312v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825580v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758682v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760387v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Winner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stipkovits" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Indikova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763707v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Tseng" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanci" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Browning" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759951v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Szostak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Markova" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Siebert-Gulle" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vogl" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760640v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760398v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760275v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Much" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760157v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774387v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bove" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ye" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771978v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roques" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654463v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343130v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799622v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823267v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812070v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823033v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czurda" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815188v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800012v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827621v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Browning" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954658v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-citti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4754-6003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139967087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598649v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lounnas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahidjo Ayouba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Banuls" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Benavides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44360-026-00103-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05442071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Moni&#233;--Ibanes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Sikht" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygonenq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Pot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-025-00494-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Derriche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Xavier Nouvel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gaudino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sagn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00868-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438064v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Fauvet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02939-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga Gelgie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peleg Schneider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Citti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet-Frisoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gillespie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012628" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Saada" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baranowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Xavier Nouvel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Constant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego P. Morgavi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00252-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04365987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xifang Zhu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyu Hao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250368" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744541v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souvestre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robertet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Guichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Filioussis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Bramis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanthia Petridou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nektarios D. Giadinis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-03128-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716470v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Contarin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000829" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716498v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Garc&#237;a-Gal&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Walch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Croville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01661-21" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Baranowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2022053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.583600" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196778v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3893" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206894v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqi Dong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008661" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Baranowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio S&#225;nchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03207033v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8020164" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Romanos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Martinelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/47025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933225v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faucher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11080836" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02441" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Josi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle B&#252;rki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02085" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rideau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Sagn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Renaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Pereyre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49919-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007910" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917683v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou B&#226;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02753" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nouvel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Catays" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Page" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2019.01.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Meygret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02385" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622015v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Hygonenq" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Pretre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00873-18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628137v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=CH Kuo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.029.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Wen Tseng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Ju Chiu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kanci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Rosengarten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00023-17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohini Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Spergser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zimmermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jechlinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006656" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaurivaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pau-Roblot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Citti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00274-16" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukriti Sharma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc S. Marenda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip F. Markham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn F. Browning" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119000" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632194v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dordet Frisoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Serge Marenda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03723-14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635944v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Bertin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pau-Roblot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Manso-Silv&#225;n" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02892-14" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640054v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Breton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01958-14" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639893v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grosjean" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiaucourt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004363" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali F. Aboklaish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Toleman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John I. Glass" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.09.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640061v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ronsin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093970" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboklaish" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Toleman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Glass" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153583v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#1195;ois Cosson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Jacques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12341" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2013.01.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG32N6VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879163v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maurier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Groppi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648509v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.067553-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907450v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dupuy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00354-13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Indikov&#225;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Much" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Stipkovits" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Siebert-Gulle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Szostak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00112-13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00348-13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00280-13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939842v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Manso-Silvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00332-12" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191304v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-12-257" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649232v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de La Fe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Amores" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-146" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046821" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651189v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Diane Glew" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giammarinaro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.04.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWKX98T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784414v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-457" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652056v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Skapski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiral" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025291" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665741v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sagne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01195-09" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mangenot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-86" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lx Nouvel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.10.71" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667107v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.034074-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658534v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marenda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00251-09" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655716v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maigre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668086v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chopra-Dewasthaly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Glew" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zimmermann" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rosengarten" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2007.06103.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377609v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01617-07" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Espinasse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Meyer" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663589v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartigue Prat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.0030075" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664664v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2007.09.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1KVF1DRJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655513v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marenda" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barbe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mangenot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00114-06" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Jechlinger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.09.021" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677846v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Marenda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fo Poumarat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682818v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2004.09.010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671225v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Glew" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679986v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin R&#246;ske" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen H. Helbig" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.69.12.7642-7651.2001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708442v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saillard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Weil" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618712v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengchun Ye" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laigret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Whitley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Finch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/20.7.1559" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699656v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ye" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Whitley" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Finch" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233432v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Hygoneq" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortensia Robert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709511v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Sikht" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653941v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888568v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maverick Monie-Ibanes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Yamakawa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709490v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654415v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343032v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770684v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770670v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933421v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brad Spiller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933415v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933406v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796081v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796177v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797899v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797095v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-14-S15-S16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805801v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933401v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933396v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933371v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933355v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757746v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756680v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648772v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubrana Marie-Pierre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hygonenq" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752687v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758038v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751198v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750849v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754102v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755919v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814249v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Janis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814854v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Daruvar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813016v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jacob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757842v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marenda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751928v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755457v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756312v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814984v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752179v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825580v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Oswald" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760275v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Indikova" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Stipkovits" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Much" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760157v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758682v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760387v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Winner" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763707v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cw Tseng" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kanci" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Browning" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp Szostak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Markova" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Siebert-Gulle" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vogl" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760640v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760398v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776273v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771978v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bove" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ye" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105005v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hogan" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696122v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Roques" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654463v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Arfi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734816v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider Peleg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amoah Yaa" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Y. Shpigel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343130v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164713v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708691v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770725v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel G&#243;mez Mart&#237;n" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Sanchez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361039v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Constant" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962468v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735914v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journees.inra.fr/jas2018-sa" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299131v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797152v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799622v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bertin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823267v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Brouillaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812070v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Daruvar" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815535v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823033v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Czurda" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815188v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814501v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827536v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800012v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827621v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Browning" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249571v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279369v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954658v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843727v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703645v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>