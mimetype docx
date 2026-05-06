--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1118,260 +1118,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ir/WO3/Al2O3 ring opening catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a framework for complex and ad hoc event management over distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie-Won Park</w:t>
+                <w:t xml:space="preserve">José Luis Zechinelli Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Paolo Bucciol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 388 (1-2), pp.37--44</w:t>
+              <w:t xml:space="preserve">Research journal on Computer science and computer engineering with applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840497v1</w:t>
+                <w:t xml:space="preserve">hal-00953108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a framework for complex and ad hoc event management over distributed systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+                <w:t xml:space="preserve">Study of Ir/WO3/Al2O3 ring opening catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie-Won Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Zechinelli Martini</w:t>
+                <w:t xml:space="preserve">Jacob Van Gestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bucciol</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research journal on Computer science and computer engineering with applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 41</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 388 (1-2), pp.37--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953108v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2204,502 +2204,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid query plan generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
+                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LANMR 2012 - Logic / Languages, Algorithms and New Methods of Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Unidad Iztapalapa, Mexico. pp.117-128</w:t>
+              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France, France. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922887v1</w:t>
+                <w:t xml:space="preserve">hal-01002688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The QOL approach for optimizing distributed queries without complete knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Martínez</w:t>
+                <w:t xml:space="preserve">Hybrid query plan generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Manuel López-Enríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LANMR 2012 - Logic / Languages, Algorithms and New Methods of Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Unidad Iztapalapa, Mexico. pp.117-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922886v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
+                <w:t xml:space="preserve">The QOL approach for optimizing distributed queries without complete knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.91-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2351476.2351487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00922885v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UBIQUEST, A Data-Centric Approach for Networking Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A Data-Centric Approach for Networking Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmad-Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duble</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dublé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 28èmes journées Bases de Données Avancées (BDA'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France, France. pp.147-152</w:t>
+              <w:t xml:space="preserve">DATA 2012 - International Conference on Data Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002688v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating hybrid queries through service coordination in HYPATIA (poster demo)</w:t>
               </w:r>
@@ -2819,64 +2819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dublé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEAS 2012 - International Database Engineering &amp; Applications Sysmposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.187-192, </w:t>
@@ -3383,260 +3383,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiently Coordinating Services for Querying Data in Dynamic Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t>
+                <w:t xml:space="preserve">Securely coordinating services using contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Los Alamitos, United States. pp.95-106</w:t>
+              <w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953064v1</w:t>
+                <w:t xml:space="preserve">hal-00953079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securely coordinating services using contracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
+                <w:t xml:space="preserve">Efficiently Coordinating Services for Querying Data in Dynamic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Cuevas-Vicenttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Mexican International Conference on Computer Science (ENC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Mexico, Mexico. pp.307--314</w:t>
+              <w:t xml:space="preserve">, 2009, Los Alamitos, United States. pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953079v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmarrying Non-Functional Properties and Services Coordination Using Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Functional Properties and Services Coordination Using Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier A. Espinosa-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genoveva Vargas-Solar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5004,51 +5004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E9FB71"/>
+    <w:nsid w:val="C4ABBBB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5235,51 +5235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-collet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032222211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.Collet@grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Won Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chihoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.61" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuevas-Vicentt&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaprakash Nagapraveen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-collet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032222211" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.Collet@grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02961781v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle J&#233;ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fellahi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Capeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bastard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Kemp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Ferreira da Silva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2016.079940" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedropablo L&#243;pez Amaya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01273676v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria de Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placido Antonio Neto Souza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Marcos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17562/PB-49-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Zechinelli Martini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bucciol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Won Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Van Gestel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cadoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Chihoub" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.61" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213302v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Manuel L&#243;pez-Enr&#237;quez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Cuevas-Vicentt&#237;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Castrejon-Castillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lozano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002689v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922888v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921671v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alfonso Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. Espinosa-Oviedo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953081v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaprakash Nagapraveen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Adiba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bancilhon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004637v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119720430.ch4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27753-0_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem-Eddine Chihoub" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>