--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -259,295 +259,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jejunal villus absorption and paracellular tight junction permeability are major routes for early intestinal uptake of food-grade TiO 2 particles: an in vivo and ex vivo study in mice</w:t>
+                <w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+                <w:t xml:space="preserve">Adèle Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Catrice</w:t>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Panouillé</w:t>
+                <w:t xml:space="preserve">Johanna Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-020-00357-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871986v1</w:t>
+                <w:t xml:space="preserve">hal-02945928v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal Ti Level in the human placenta and meconium and evidence of a materno-foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
+                <w:t xml:space="preserve">Jejunal villus absorption and paracellular tight junction permeability are major routes for early intestinal uptake of food-grade TiO 2 particles: an in vivo and ex vivo study in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Guillard</w:t>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Devoille</w:t>
+                <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Noireaux</w:t>
+                <w:t xml:space="preserve">Quentin Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.51. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12989-020-00381-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12989-020-00357-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945928v2</w:t>
+                <w:t xml:space="preserve">hal-02871986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-grade TiO 2 impairs intestinal and systemic immune homeostasis, initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
               </w:r>
@@ -559,77 +559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Boutet-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.40373. </w:t>
@@ -661,381 +661,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to dietary lipid leads to rapid production of cytosolic lipid droplets near the brush border membrane</w:t>
+                <w:t xml:space="preserve">Gut microbiota dysbiosis as risk and premorbid factors of IBD and IBS along the childhood-adulthood transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Soayfane</w:t>
+                <w:t xml:space="preserve">Lorenza Putignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Terce</w:t>
+                <w:t xml:space="preserve">Federica del Chierico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Cantiello</w:t>
+                <w:t xml:space="preserve">Pamela Vernocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Robenek</w:t>
+                <w:t xml:space="preserve">Michele Cicala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nauze</w:t>
+                <w:t xml:space="preserve">Salvatore Cucchiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13, 15 p. </w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.487-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12986-016-0107-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602204v1</w:t>
+                <w:t xml:space="preserve">hal-01607358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota dysbiosis as risk and premorbid factors of IBD and IBS along the childhood-adulthood transition</w:t>
+                <w:t xml:space="preserve">Exposure to dietary lipid leads to rapid production of cytosolic lipid droplets near the brush border membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenza Putignani</w:t>
+                <w:t xml:space="preserve">Zeina Soayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica del Chierico</w:t>
+                <w:t xml:space="preserve">François Terce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Vernocchi</w:t>
+                <w:t xml:space="preserve">Michela Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cicala</w:t>
+                <w:t xml:space="preserve">Horst Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Cucchiara</w:t>
+                <w:t xml:space="preserve">Michel Nauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (2), pp.487-504. </w:t>
+              <w:t xml:space="preserve">Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MIB.0000000000000602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12986-016-0107-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607358v1</w:t>
+                <w:t xml:space="preserve">hal-01602204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic and Spatio-Temporal Imaging of Fat by Mass Spectrometry in Mice Duodenum during Lipid Digestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (4), pp.e58224. </w:t>
@@ -1086,51 +1086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respective contributions of intestinal Niemann-Pick C1-like 1 and scavenger receptor class B type I to cholesterol and tocopherol uptake: in vivo v. in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Soayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1493,424 +1493,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01478653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
+                <w:t xml:space="preserve">Interaction of macrocyclic lactones with the multidrug transporters: The bases of the pharmacokinetics of lipid-like drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Le May</w:t>
+                <w:t xml:space="preserve">Anne Lespine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Langhi</w:t>
+                <w:t xml:space="preserve">M Alvinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Jarry</w:t>
+                <w:t xml:space="preserve">T Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (3), pp.272-288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661775v1</w:t>
+                <w:t xml:space="preserve">hal-02655821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of macrocyclic lactones with the multidrug transporters: The bases of the pharmacokinetics of lipid-like drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lespine</w:t>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Alvinerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Nagy</w:t>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Drug Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02655821v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprotein Convertase Subtilisin Kexin Type 9 Null Mice Are Protected From Postprandial Triglyceridemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Proprotein convertase subtilisin kexin type 9 null mice are protected from postprandial triglyceridemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Le May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Kourimate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Langhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Le May</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Chétiveaux</w:t>
+                <w:t xml:space="preserve">Anne Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (5), pp.684-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/ATVBAHA.108.181586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013340v1</w:t>
+                <w:t xml:space="preserve">hal-02661775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
               </w:r>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 138 (8), pp.1432-1436</w:t>
@@ -2142,51 +2142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid rafts: dream or reality for cholesterol transporters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Orlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tercé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gliotoxin from &amp;lt;em&amp;gt;Aspergillus fumigatus&amp;lt;/em&amp;gt; affects phagocytosis and the organization of the actin cytoskeleton by distinct signalling pathways in human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bietrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoguang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2768,51 +2768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory neutrophils secrete annexin 1 during experimentally induced colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilia Theodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3014,51 +3014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunotoxicity of mycotoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 149 (6), pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,51 +3096,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and secretion of lipocortin 1 in gut inflammmation are not regulated by pituitary-adrenal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alvinerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3243,51 +3243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fioramonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. del Rio-Lachèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 272 (35), pp.G84-G91</w:t>
@@ -3316,51 +3316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucocorticoid-induced annexin 1 secretion by monocytes and peritoneal leukocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Russo-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,51 +3411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexin 1 is overexpressed and specifically secreted during experimentally induced colitis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3635,51 +3635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexin I regulation in human epidermal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rothhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhousseine Touqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,103 +4008,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basal Ti level in the human placenta and meconium and evidence of a materno- foetal transfer of food-grade TiO2 nanoparticles in an ex vivo placental perfusion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Devoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Toulouse, France</w:t>
@@ -4127,592 +4127,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on Protease-Activated Receptor-Dependent Regulation of Colon Stem Cells with the Organoid Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food-grade TiO2 (E171) nanoparticles cross the human placental barrier: an ex vivo study on isolated and perfused placentae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Racaud-Sultan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mireille Sebbag</w:t>
+                <w:t xml:space="preserve">J. Noireaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th United European Gastroenterology (UEG) Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934666v1</w:t>
+                <w:t xml:space="preserve">hal-02735944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TiO2 (E171) nanoparticles cross the human placental barrier: an ex vivo study on isolated and perfused placentae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studies on Protease-Activated Receptor-Dependent Regulation of Colon Stem Cells with the Organoid Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Racaud-Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Guillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Noireaux</w:t>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bonnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th United European Gastroenterology (UEG) Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735944v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Cartier</w:t>
+                <w:t xml:space="preserve">Exposure to dietary lipid leads to rapid production of cytosolic lipid droplets near the brush border membrane of enterocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Soayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Terce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Robenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">2. International Conference on Metabolic Syndrome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607410v1</w:t>
+                <w:t xml:space="preserve">hal-01595653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to dietary lipid leads to rapid production of cytosolic lipid droplets near the brush border membrane of enterocytes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Nauze</w:t>
+                <w:t xml:space="preserve">Food-grade TIO2 pigment initiates preneoplastic lesions and promotes aberrant crypt development in the rat colon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bettini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Metabolic Syndrome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Digestive Disease Week (DDW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595653v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cytosolic lipid droplets and their traffic in mouse intestine or Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Soayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Payré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,77 +4793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guzylack-Piriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gaultier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique</w:t>
@@ -4892,90 +4892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal membrane transporters follow the trail of fat into cytosolic lipid droplets, during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeina Soayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bézirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5011,320 +5011,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacocinétique de l'éprinomectine chez les souris déficientes en P-gp : comparaison avec l'ivermectine et la moxidectine</w:t>
+                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
+                <w:t xml:space="preserve">Magali Vignault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822598v1</w:t>
+                <w:t xml:space="preserve">hal-02815515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disposition of eprinomectin in P-gp deficient mice: a comparison with ivermectin and moxidectin</w:t>
+                <w:t xml:space="preserve">Pharmacocinétique de l'éprinomectine chez les souris déficientes en P-gp : comparaison avec l'ivermectine et la moxidectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Kiki-Mvouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Borin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Vignault</w:t>
+                <w:t xml:space="preserve">Magali Vignault-Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Association for the Advancement of Veterinary Parasitology Conference - WAAVP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Calgary, Canada. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815515v1</w:t>
+                <w:t xml:space="preserve">hal-02822598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxines : origines et toxicités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,90 +5407,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of titanium dioxide nanoparticle intestinal absorption, in vivo and ex vivo, in the mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Cartier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Panouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara El Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5701,51 +5701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871986v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Panouill&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00357-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Robenek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nauze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0107-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Putignani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica del Chierico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cicala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cucchiara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000602" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Com&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terc&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0193-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoguang Yan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508868200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Nadai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guaini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonbonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Rio-Lach&#232;ze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Russo-Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00387599" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JMSNHS1C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Suarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothhut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Russo Marie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.5650081007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moufquia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rothhut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rainteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Racaud-Sultan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595653v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hamdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rocher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystian Zetina-Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2025.113614" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945928v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Noireaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00381-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871986v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catrice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Panouill&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-020-00357-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boutet-Robinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40373" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Putignani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica del Chierico" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Vernocchi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cicala" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Cucchiara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MIB.0000000000000602" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Soayfane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Cantiello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Robenek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nauze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12986-016-0107-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Roques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cantiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511004405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lespine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alvinerie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Nagy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Le May" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le May" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kourimate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ch&#233;tiveaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.108.181586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Orlowski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Com&#233;ra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Terc&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Collet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00149309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orlowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Terc&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0193-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662457v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Andre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle J. Laffitte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2006.10.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bietrix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoguang Yan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M508868200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673979v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fauroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Nadai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guaini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vergnolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pag&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Guimbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Chaussade" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bueno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688213v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Eutam&#232;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilia Theodorou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fioramonti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692660v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alvinerie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonbonne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. del Rio-Lach&#232;ze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Russo-Marie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709020v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Serres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmitt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00387599" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-JMSNHS1C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Suarez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothhut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Russo Marie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.5650081007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moufquia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rothhut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rainteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735944v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Noireaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Racaud-Sultan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bonnart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580676v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793287v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815515v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Kiki-Mvouaka" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Borin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Menez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822598v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Vignault-Foucaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766261v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Hamdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>