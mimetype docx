--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -460,373 +460,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04474908v1</w:t>
+                <w:t xml:space="preserve">hal-04250436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04741124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250436v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04474908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t>
               </w:r>
@@ -916,77 +916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-analyse des modes d'intervention orthophoniques: mise en place d'une collaboration orthophonistes-linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,187 +1174,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">« Il faut dire, on dit, ça veut dire… » : étude des formes et fonctions des interventions métalangagières en situation d’intervention orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.153-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962471v1</w:t>
+                <w:t xml:space="preserve">hal-02962402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut dire, on dit, ça veut dire… » : étude des formes et fonctions des interventions métalangagières en situation d’intervention orthophonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962402v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophonie/logopédie</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corlateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2184,269 +2184,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 5. Young children’s experience of referentiality and nonreferentiality in dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael C. Edwing; Ritva Laury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t>
+              <w:t xml:space="preserve">(Non)referentiality in Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 344, John Benjamins Publishing Company, pp.80-102, 2024, Pragmatics &amp; Beyond New Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/pbns.344.05lem⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567576v1</w:t>
+                <w:t xml:space="preserve">hal-04676921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Young children’s experience of referentiality and nonreferentiality in dialogue</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Non)referentiality in Conversation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 344, John Benjamins Publishing Company, pp.80-102, 2024, Pragmatics &amp; Beyond New Series, </w:t>
+              <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/pbns.344.05lem⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676921v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of referring expressions in adult-child dialogues: : the influence of formal and functional factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,394 +2517,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440810v1</w:t>
+                <w:t xml:space="preserve">hal-03440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.142-161, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374845v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+                <w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440799v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
               </w:r>
@@ -2929,64 +2929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3600,51 +3600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,64 +4153,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ex)changing perspectives on speech and language pathologists’ scaffolding practices: when getting the right meaning becomes more central than getting the right words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4682,640 +4682,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03035542v1</w:t>
+                <w:t xml:space="preserve">halshs-03035507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mene Guigoures</w:t>
+                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque International PRELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051893v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035507v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mene Guigoures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PRELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771601v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
+                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236598v1</w:t>
+                <w:t xml:space="preserve">halshs-03035542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,90 +5435,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des modes d’interventions orthophoniques et de leurs effets : apports d’une collaboration orthophonistes-linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Gibaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5582,51 +5582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,64 +5677,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Mai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,51 +5798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un discours semi-spontané en vue d’évaluer les compétences morpho-syntaxiques et discursives d’enfants à développement typique et atypique : étude exploratoire autour des récits d’expériences personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude BDEVALANG. Évaluation des pratiques langagières : des contextes familiaux aux contextes cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6301,303 +6301,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions des interventions métalangagières en rééducation orthophonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Le métalinguistique comme source et lien d’hétérogénéités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442271v1</w:t>
+                <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes et fonctions des interventions métalangagières en rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Le métalinguistique comme source et lien d’hétérogénéités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365288v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6803,77 +6803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers usages de c’est : formes et valeurs sémantico-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7211,51 +7211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7525,51 +7525,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442358v1</w:t>
@@ -7773,51 +7773,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F433A173"/>
+    <w:nsid w:val="165C7086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8004,51 +8004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>