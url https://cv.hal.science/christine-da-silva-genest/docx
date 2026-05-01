--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -162,1758 +162,1970 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t>
+                <w:t xml:space="preserve">Description de la fluence verbale des enfants qui bégaient ou non en situations spontanées : effets des facteurs structuraux et pragmatico-discursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+                <w:t xml:space="preserve">Léa Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+                <w:t xml:space="preserve">Julia Kalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 241 (1), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.241.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263302v1</w:t>
+                <w:t xml:space="preserve">hal-05607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les problèmes liés à l'évaluation des compétences lexico-sémantiques orales des enfants : si j'avais un marteau, un rabot, un râteau, un tournevis...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Martel</w:t>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t>
+              <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Travaux de Linguistique, 89 (2), pp.7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tl.089.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789597v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« On peut pas apprendre à parler et jouer au puzzle en même temps » : étude des modes de construction des valeurs de on dans les interactions adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Verbum (Presses Universitaires de Nancy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le pronom français on à travers les textes et les langues, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250436v1</w:t>
+                <w:t xml:space="preserve">hal-05598853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engaging children in activities and interactions. What strategies do educators use in early childhood education and care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage, Interaction et Acquisition / Language, Interaction and Acquisition </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.95-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lia.00023.mas⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04741124v1</w:t>
+                <w:t xml:space="preserve">hal-04789597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluation du langage oral: perspectives pour la recherche et la clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 210, pp.133-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ela.210.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04474908v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des compétences communicatives des enfants nés prématurés avant deux ans : complémentarité des données induites et spontanées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 210, pp.161-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245249v2</w:t>
+                <w:t xml:space="preserve">halshs-04741124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-analyse des modes d'intervention orthophoniques: mise en place d'une collaboration orthophonistes-linguistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Explorer des corpus oraux à l’aide de la base de données Démonette-2 : usage de mots construits dans des interactions adulte(s)-enfant(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/tranel.2021.2912⟩</w:t>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.90-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440772v1</w:t>
+                <w:t xml:space="preserve">halshs-04474908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer les compétences morphosyntaxiques et discursives d’enfants d’âge scolaire : analyse d’une situation de jeu libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210 (2), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.210.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03004182v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il faut dire, on dit, ça veut dire… » : étude des formes et fonctions des interventions métalangagières en situation d’intervention orthophonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-analyse des modes d'intervention orthophoniques: mise en place d'une collaboration orthophonistes-linguistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.47-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2021.2912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962402v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Rabot, sécateur, téléphérique : interroger la pertinence des choix lexicaux dans les outils d’évaluation du langage en orthophonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Recherches actuelles en didactique du lexique : avancées, réflexions, méthodes, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.8422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962471v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophonie/logopédie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">« Il faut dire, on dit, ça veut dire… » : étude des formes et fonctions des interventions métalangagières en situation d’intervention orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.153-176</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962364v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01664926v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des enchaînements discursifs dans les interactions orthophoniste-enfant dysphasique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+                <w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de linguistică</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.267-290</w:t>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442333v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01664926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal recasts and activity variations: a comparison of mother-child dyads involving children with and without SLI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophonie/logopédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2017.2905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01467864v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reformulations en situation de rééducation orthophonique</w:t>
+                <w:t xml:space="preserve">Étude des enchaînements discursifs dans les interactions orthophoniste-enfant dysphasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60 (137-148)</w:t>
+              <w:t xml:space="preserve">Studii de linguistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.267-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442256v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maternal recasts and activity variations: a comparison of mother-child dyads involving children with and without SLI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somayeh Rahmati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (4), pp.223 - 240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01467864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reformulations en situation de rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (137-148)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Definite and Indefinite Determiners in French-Speaking Toddlers: Distributional Features and Pragmatic-Discursive Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corlateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, The Pragmatic-Discursive Dimension of Grammar Acquisition, 56, pp.88-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pragma.2013.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1923,250 +2135,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grevisse de l'étudiant orthophoniste</w:t>
+                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471285v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Le Grevisse de l'étudiant orthophoniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck Supérieur, 2024, 9782807315488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544863v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grevisse de l'orthophoniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck supérieur, 461 p., 2018, 978-2-8073-0747-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2176,1178 +2388,1178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5. Young children’s experience of referentiality and nonreferentiality in dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael C. Edwing; Ritva Laury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Non)referentiality in Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344, John Benjamins Publishing Company, pp.80-102, 2024, Pragmatics &amp; Beyond New Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/pbns.344.05lem⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l’autisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.7-20, 2024, 9782384510696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696/02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The choice of referring expressions in adult-child dialogues: : the influence of formal and functional factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardelle, Laure; Vincent-Durroux, Laurence; Vinckel-Roisin, Hélène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference : From Conventions to Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 228, John Benjamins Publishing Company, pp.323 - 345, 2023, Studies in Language Companion Series, 9789027212948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/slcs.228.17lem⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440799v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440810v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.142-161, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374815v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential features, speech genres and activity types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maya Hickmann; Harriet Jisa; Edy Veneziano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources of variation in first language acquisition: Languages, contexts, and learners.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, pp.219 - 242, 2018, 978-90-272-4412-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/tilar.22.12sal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des interventions d’une orthophoniste en interaction avec un enfant dysphasique : le cas des activités de dénomination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buchi Eva; Chauveau Jean-Paul; Pierrel Jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Éditions de linguistique et de philologie, pp.1297-1310, 2016, 978-2-37276-008-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours représenté fictif dans des dialogues mère-enfant dysphasique et mère-enfant tout-venant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Rezzonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Corlateanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève de Weck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clara Ubaldina Lorda Mur (Ed.) Polifonía e intertextualidad en el diálogo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Arcolibros/Ilse, 2012, Coll. Oralia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3357,3569 +3569,3569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter, publier, valoriser : la revue Data &amp; Corpus comme dispositif de médiation des données en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2025: Valoriser les données de recherche en humanités numériques, enjeux, pratiques, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences Humaines et Sociales (MESHS); Centre de recherche interuniversitaire sur les humanités numériques (CRIHN), Nov 2025, Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer automatiquement la complexité syntaxique des productions orales enfantines à l'aide d'un outil en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Internationales de Linguistique de Corpus (JLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR; LIDILEM; DDL; PRAXILING; CLLE, Oct 2025, Lyon (ENS LSH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues &amp; langage à la croisée des disciplines LLcD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">La complexité en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750369v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04921470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La linguistique de l’oral spontané à travers les langues : création, annotation et analyse de corpus, segmentation du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La complexité en sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Langues &amp; langage à la croisée des disciplines LLcD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04921470v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueillir et utiliser des corpus en crèche : une recherche collaborative avec les professionnelles de la petite enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Perrin Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées internationales de linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04741143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ex)changing perspectives on speech and language pathologists’ scaffolding practices: when getting the right meaning becomes more central than getting the right words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il est pas gentil le prince de Poucelina ? » : dynamique dialogique de l’étayage dans les dialogues entre adultes et enfants à développement typique et atypique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIAPASO DIalogisme, acquisition, pathologies du langage et approches socio-interactionnistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloise Chartier</w:t>
+                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442299v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des activités et des types de discours sur le choix des expressions référentielles dans les dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LED 2021 La référence: (co-)construction et exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440863v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Macchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035507v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PRELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771601v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236598v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051893v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patin</w:t>
+                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque International PRELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035542v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051758v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mene Guigoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03187882v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modes d’interventions orthophoniques et de leurs effets : apports d’une collaboration orthophonistes-linguistes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035490v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des modes d’interventions orthophoniques et de leurs effets : apports d’une collaboration orthophonistes-linguistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Colloque PRELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050626v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">IPRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035529v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un discours semi-spontané en vue d’évaluer les compétences morpho-syntaxiques et discursives d’enfants à développement typique et atypique : étude exploratoire autour des récits d’expériences personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude BDEVALANG. Évaluation des pratiques langagières : des contextes familiaux aux contextes cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pratiques langagières en situations cliniques : Apport d’une approche écologique pour développer une démarche réflexive des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESLO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter la linguistique à l'analyse des échanges médecin-patient?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du Collège des Humanités médicales 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des interventions d’une orthophoniste en interaction avec un enfant dysphasique : le cas des activités de dénomination.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+                <w:t xml:space="preserve">Modes d’interventions en orthophonie dans le cadre des troubles spécifiques du développement du langage : description et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050608v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophoniste/logopédie : description des activités structurales et fonctionnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Description des interventions d’une orthophoniste en interaction avec un enfant dysphasique : le cas des activités de dénomination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque de Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051881v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du langage oral en situation dite spontanée : le cas du jeu symbolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophoniste/logopédie : description des activités structurales et fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Corpus et Pathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque de Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051911v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’interventions en orthophonie dans le cadre des troubles spécifiques du développement du langage : description et effets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Évaluation du langage oral en situation dite spontanée : le cas du jeu symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ATILF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Corpus et Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188439v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365288v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fonctions des interventions métalangagières en rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Le métalinguistique comme source et lien d’hétérogénéités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Heurdier</w:t>
+                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442283v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d’activité et genres de discours dans des dialogues de jeunes enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstratives and personal pronouns in French : Concurrent factors for early contrasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress for the Study of Child Language (IASCL 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers usages de c’est : formes et valeurs sémantico-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de l’Association for French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLS, Jun 2012, Newcastle, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01467927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6929,543 +7141,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of adjectives in child-adult interactions: Evidence from children with and without DLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language July 15-19 2024|Prague, Czech Republic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring lexical diversity in discourse of children with and without DLD in free-play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Liégeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Congress for the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing preterm toddlers communicative development: for a combined use of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th congress of the International Association for the Study of Child Language IASCL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en acquisition et pathologie de l'acquisition du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Willaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journée de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences pragmatico-discursives des enfants dysphasiques en situation de jeu symbolique : évaluation et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ‘Narration et interaction’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7475,120 +7687,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus et pathologies du langage : du recueil à l’analyse de données pour une linguistique clinique et appliquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, 2019, Corpus et pathologies du langage, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.4374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7598,114 +7810,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des processus de rééducation dans le cas des troubles spécifiques du développement du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Université de Neuchâtel (Neuchâtel, Suisse), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA030129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01271358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7773,51 +7985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="165C7086"/>
+    <w:nsid w:val="778992D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8004,51 +8216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kalus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.241.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>