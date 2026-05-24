--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1546,187 +1546,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t>
+                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophonie/logopédie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studii de lingvistică</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2017.2905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01664926v1</w:t>
+                <w:t xml:space="preserve">hal-02962364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophonie/logopédie</w:t>
+                <w:t xml:space="preserve">L’apport de la linguistique de corpus à l’étude des situations cliniques : l’utilisation de ressources écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studii de lingvistică</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Corpus et ressources numériques : nouveaux paradigmes de recherche en linguistique, en didactique et en traduction, 7, pp.89-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/tranel.2017.2905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962364v1</w:t>
+                <w:t xml:space="preserve">halshs-01664926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des enchaînements discursifs dans les interactions orthophoniste-enfant dysphasique</w:t>
               </w:r>
@@ -2143,186 +2143,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Le Grevisse de l'étudiant orthophoniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Jadin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck Supérieur, 2024, 9782807315488</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544863v1</w:t>
+                <w:t xml:space="preserve">hal-04471285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grevisse de l'étudiant orthophoniste</w:t>
+                <w:t xml:space="preserve">Langage et communication dans les troubles du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine da Silva-Genest; Caroline Masson. Editions de l'Université de Lorraine, 2024, MSH Lorraine, 978-2-38451-069-6 ﻿﻿. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Jadin</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.62688/edul/b9782384510696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471285v1</w:t>
+                <w:t xml:space="preserve">hal-04544863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grevisse de l'orthophoniste</w:t>
               </w:r>
@@ -2729,528 +2729,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Rezzonico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bernasconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève de Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.142-161, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374815v1</w:t>
+                <w:t xml:space="preserve">hal-03440810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+                <w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Editions Universitaires de Lorraine, pp.15-48, 2021, 978-2-8143-0565-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03440799v1</w:t>
+                <w:t xml:space="preserve">hal-03374845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages des corpus oraux pour l’étude de l’acquisition du français langue maternelle</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Christophe Benzitoun; Manuel Rebuschi. </w:t>
+                <w:t xml:space="preserve">Chapter 7. The influence of dialogue in young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les corpus en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions: a dialogical approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.204-232, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.07mar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374845v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 5. Referring expressions and developmental language disorders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 3. Young children’s uses of referring expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Salazar-Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Salazar Orvig; Geneviève de Weck; Rouba Hassan; Annie Rialland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.142-161, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
+              <w:t xml:space="preserve">, 28, John Benjamins Publishing Company, pp.82-113, 2021, Trends in Language Acquisition Research, 9789027208354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/tilar.28.05rez⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1075/tilar.28.03das⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440810v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referential features, speech genres and activity types</w:t>
               </w:r>
@@ -3262,51 +3262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3793,148 +3793,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La complexité en sciences du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Langues &amp; langage à la croisée des disciplines LLcD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04921470v1</w:t>
+                <w:t xml:space="preserve">hal-04750369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie(s) de segmentation des transcriptions de l’oral en vue de la création d’une mesure d’évaluation des productions verbales enfantines</w:t>
               </w:r>
@@ -4035,122 +4009,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04603029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça c’est à moi : usages et spécificités du pronom démonstratif dans les dialogues adulte-enfant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer la complexité syntaxique des productions orales enfantines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues &amp; langage à la croisée des disciplines LLcD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">La complexité en sciences du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750369v1</w:t>
+                <w:t xml:space="preserve">halshs-04921470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un référentiel lexical à partir des productions verbales d’enfants à développement typique et atypique en situation de jeu</w:t>
               </w:r>
@@ -4566,138 +4566,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
+                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440863v1</w:t>
+                <w:t xml:space="preserve">hal-03442299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des activités et des types de discours sur le choix des expressions référentielles dans les dialogues adulte-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4739,1279 +4769,1249 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LED 2021 La référence: (co-)construction et exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications des enfants dans les activités et les interactions verbales : Quelles stratégies des professionnelles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eloise Chartier</w:t>
+                <w:t xml:space="preserve">On peut pas apprendre à parler et à jouer au puzzle en même temps&amp;quot;: étude des modes de construction des valeurs de On dans les interactions adulte-enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené Guigourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude de l’ED 266 « Acquisition du langage en milieu collectif : interactions adultes-enfants et pratiques langagières professionnelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Le pronom français ON: étude contrastive à travers les langues et les genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442299v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Mai Tran</w:t>
+                <w:t xml:space="preserve">Loic Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mene Guigoures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03035529v1</w:t>
+                <w:t xml:space="preserve">hal-03051893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t>
+                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t>
+              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051758v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions orthophoniste-enfant : fondements théoriques, enjeux cliniques et applications pédagogiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès du Collèges des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035542v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse linguistique de ses propres pratiques professionnelles : retour d'expérience dans le cadre de prises en charge orthophoniques d’enfants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du groupe de travail APPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque International PRELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035507v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel – chercheur ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PRELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771601v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser des données issues de situations dites spontanées pour évaluer le langage oral d’enfants à développement typique et atypique âgés entre 5 et 8 ans.</w:t>
+                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONEXT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mené</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO – Collège des Centres de Formation Universitaire en Orthophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Congrès inter-universitaire CCFUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236598v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion sur les items lexicaux sélectionnés dans le matériel d’évaluation orthophonique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Mene Guigoures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « EVALANG - Le développement lexical : descriptions, outils, évaluations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03051893v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03187882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement communicatif et langagier du bébé prématuré : quel partenariat professionnel-chercheur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des modes d’interventions orthophoniques et de leurs effets : apports d’une collaboration orthophonistes-linguistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Masson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Gibaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Professionnel·le·s et recherche en linguistique appliquée (PRELA) : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque PRELA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03187882v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des modes d’interventions orthophoniques et de leurs effets : apports d’une collaboration orthophonistes-linguistes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+                <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Mené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haydée Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PRELA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">IPRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03035490v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referentiality and non-referentiality in early mother-child dialogues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt orthophonique d’une base de données morphologiques : présentation du projet DEMONETTE (Dérivation- Morphologie – Network)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Haydée Marcos</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Mai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">1er congrès Collège des Centres de Formation Universitaire en Orthophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050626v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03035529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser un discours semi-spontané en vue d’évaluer les compétences morpho-syntaxiques et discursives d’enfants à développement typique et atypique : étude exploratoire autour des récits d’expériences personnelles</w:t>
               </w:r>
@@ -6237,622 +6237,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01548917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’interventions en orthophonie dans le cadre des troubles spécifiques du développement du langage : description et effets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Description des interventions d’une orthophoniste en interaction avec un enfant dysphasique : le cas des activités de dénomination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ATILF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188439v1</w:t>
+                <w:t xml:space="preserve">hal-03050608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des interventions d’une orthophoniste en interaction avec un enfant dysphasique : le cas des activités de dénomination.</w:t>
+                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophoniste/logopédie : description des activités structurales et fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve">13ème Colloque de Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050608v1</w:t>
+                <w:t xml:space="preserve">hal-03051881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des activités sur les pratiques langagières en orthophoniste/logopédie : description des activités structurales et fonctionnelles</w:t>
+                <w:t xml:space="preserve">Évaluation du langage oral en situation dite spontanée : le cas du jeu symbolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque de Logopédie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Corpus et Pathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051881v1</w:t>
+                <w:t xml:space="preserve">hal-03051911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du langage oral en situation dite spontanée : le cas du jeu symbolique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Da silva-Genest</w:t>
+                <w:t xml:space="preserve">Modes d’interventions en orthophonie dans le cadre des troubles spécifiques du développement du langage : description et effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Corpus et Pathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Oct 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051911v1</w:t>
+                <w:t xml:space="preserve">hal-03188439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
+                <w:t xml:space="preserve">Formes et fonctions des interventions métalangagières en rééducation orthophonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque International « Le métalinguistique comme source et lien d’hétérogénéités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442283v1</w:t>
+                <w:t xml:space="preserve">hal-03442271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions des interventions métalangagières en rééducation orthophonique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Atangana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beaupoil-Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Le métalinguistique comme source et lien d’hétérogénéités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442271v1</w:t>
+                <w:t xml:space="preserve">hal-01365288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutti à table ! Hétérogénéité des pratiques plurilingues autour du repas dans un contexte de mobilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine da Silva</w:t>
+                <w:t xml:space="preserve">Referential forms, prosody and discourse in young French-speaking children interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hétérogénéité et changements : perspectives sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Sociolinguistique (RFS), Jun 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Pragmatics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365288v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types d’activité et genres de discours dans des dialogues de jeunes enfants</w:t>
               </w:r>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Salazar Orvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva-Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude “Genres de discours: perspectives théoriques et pratiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7015,51 +7015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers usages de c’est : formes et valeurs sémantico-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Heurdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,51 +7985,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="778992D5"/>
+    <w:nsid w:val="846B0F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8216,51 +8216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kalus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.241.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-da-silva-genest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5530-6398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190093587" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05607357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva-Genest" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kalus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.241.0073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05263302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233; Guigour&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.089.0007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598853v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Salazar Orvig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789597v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Martel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lia.00023.mas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04250436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Men&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04474908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ca&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Macchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.1214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245249v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.210.0053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da&#160;silva-Genest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Gibaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2021.2912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine da Silva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8422" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962364v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2017.2905" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01664926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Rezzonico" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve de Weck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rahmati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467858v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayd&#233;e Marcos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Corlateanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2013.03.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR9P0M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04471285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jadin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03004248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.344.05lem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04567576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Da Silva-Genest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510696/02" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.228.17lem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bernasconi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jullien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.05rez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.07mar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03374815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.28.03das" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467852v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.22.12sal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442921v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467763v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391353v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04750369v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04603029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04921470v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153646v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Perrin Hennebelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276238v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Descamps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03813113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440880v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03440863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Li&#233;geois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Mene Guigoures" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035507v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dumoulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035490v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050626v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03035529v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mai Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188455v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051911v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188439v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Atangana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beaupoil-Hourdel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01467927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04153637v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Christmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaime" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03442358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA030129" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>