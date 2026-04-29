--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -189,380 +189,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Revue d’Histoire du Protestantisme&amp;lt;/i&amp;gt;, t. 3, n°1, janvier-février-mars 2018</w:t>
+                <w:t xml:space="preserve">« L’imprévisible roman des &amp;lt;i&amp;gt;Angoisses douloureuses&amp;lt;/i&amp;gt; et le corpus signé Hélisenne de Crenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71, pp.16-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Revue d’Histoire du Protestantisme&amp;lt;/i&amp;gt;, t. 2, n°4, octobre-novembre-décembre 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.283-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la circulation d’&amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; en Europe de l’Ouest : Gabriel Chappuys, traducteur lui-même traduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.199-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Revue d’Histoire du Protestantisme&amp;lt;/i&amp;gt;, t. 3, n°1, janvier-février-mars 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.284-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01965864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur les langues de Montaigne dans &amp;lt;i&amp;gt;Les Essais&amp;lt;/i&amp;gt; »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018-1 (67), pp.37-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860302v1</w:t>
-              </w:r>
-[...209 lines deleted...]
-                <w:t xml:space="preserve">halshs-01965857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue d'histoire du protestantisme, t. 1, n°3, juillet-août-septembre 2016</w:t>
               </w:r>
@@ -1256,165 +1256,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chappuys et les derniers &amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabriel Chappuys, traducteur tourangeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Luce Demonet, Mar 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’arc-en-ciel selon Guillaume du Bartas dans &amp;lt;i&amp;gt;La Seconde Semaine&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur la physique (XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kyoto, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416894v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01290928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans &amp;lt;i&amp;gt;Histoire d’un voyage en la terre du Brésil&amp;lt;/i&amp;gt; de Jean de Léry</w:t>
               </w:r>
@@ -1752,181 +1752,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur un dizain dialogué, Délie (dizain 71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Délie de Maurice Scève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, C. E. S. R., France. https://www.fabula.org/colloques/index.php?id=1937</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur Chappuys : un passeur infatigable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Rire et contacts de cultures entre France et Italie (XVe-XVIIe siècles), Échanges et représentations, dir. Dominique Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Trésors d'Amadis à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de romans et mutations éditoriales au XVIe siècle : l'étape lyonnaise, dir. P. Mounier, A. Réach-Ngô et M. Thorel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1936,126 +2005,57 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche RHR, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours de romans et mutations éditoriales au XVIe siècle : l'étape lyonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00957044v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00923498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie selon Jehan de Beaubrueil</w:t>
               </w:r>
@@ -4078,50 +4078,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01683513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction : Jodelle et le renouvellement du théâtre tragique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutet Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charlotte Bonnet ; Anne Boutet; Christine de Buzon; Elise Gauthier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didon se sacrifiant d’Etienne Jodelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUFR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-17, 2015, collection "Perspectives littéraires", 978-2-86906-367-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compléments à la bibliographie de &amp;lt;i&amp;gt;Didon se sacrifiant&amp;lt;/i&amp;gt; d’Etienne Jodelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4173,182 +4298,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-21, 2015, collection "Perspectives littéraires", ISBN 978-2-86906-367-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290923v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01290922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabinets et garde-robes : la représentation de quelques lieux privés dans l'&amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; français</w:t>
               </w:r>
@@ -4414,173 +4414,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00940368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience du lieu : voyager, (se) soigner, écrire</w:t>
+                <w:t xml:space="preserve">Le soin de soi dans le Journal de Voyage de Montaigne et l'essai II, 37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine de Buzon et Odile Richard-Pauchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps et l'esprit en voyage, Le voyage thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.7-14, 2012, Rencontres</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 139-165, 2012, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765759v1</w:t>
+                <w:t xml:space="preserve">hal-00761321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le soin de soi dans le Journal de Voyage de Montaigne et l'essai II, 37</w:t>
+                <w:t xml:space="preserve">L'expérience du lieu : voyager, (se) soigner, écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine de Buzon et Odile Richard-Pauchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps et l'esprit en voyage, Le voyage thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, p. 139-165, 2012, Rencontres</w:t>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-14, 2012, Rencontres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761321v1</w:t>
+                <w:t xml:space="preserve">hal-00765759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'allure romanesque des Angoysses douloureuses d'H. de Crenne</w:t>
               </w:r>
@@ -4852,392 +4852,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le songe allégorique de L'Hôpital d'amour d'Achille Caulier (vers 1440)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Montandon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux d'hospitalité: hospices, hôpital, hostellerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.383-397, 2001, Collection Littératures, Cahiers du C.R.L.M.C</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action et passions : l'amour de la patrie et le pathétique dans Regulus, Tragédie (1582) de Jean de Beaubrueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Argod-Dutard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et littérature au temps de Montaigne, Mélanges offerts à Claude-Gilbert Dubois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, pp.63-77, 2001, Cahiers d'Humanisme et Renaissance, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune et infortune des Amadis : le cas Du Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Michaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mateo Aleman et les voies du roman au tournant des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Poitiers, pp.29-40, 2001, Cahiers FORELL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Alain Montandon. </w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morale et passions, pudeur et impudeur dans Hippolyte de Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Buron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux d'hospitalité: hospices, hôpital, hostellerie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.383-397, 2001, Collection Littératures, Cahiers du C.R.L.M.C</w:t>
+              <w:t xml:space="preserve">Lectures de Robert Garnier : Hippolyte, Les Juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.97-111, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les passions libertines dans le Page disgracié de T. L'Hermite ou être comme le jouet des passions, des astres et de la Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-François Moreau et Antony McKenna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertinisme et philosophie IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Saint-Étienne,, pp.155-174, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765771v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00765778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman et style piteux : le cas des Angoisses douloureuses d'Helisenne de Crenne</w:t>
               </w:r>
@@ -6327,771 +6327,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violaine Giacomotto-Charra, La forme des choses, Poésie et savoirs dans La Sepmaine de Du Bartas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.221-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Les arrières-boutiques de la littérature, Auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.182-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.221-224</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songe de madame Helisenne, éd. Jean-Philippe Beaulieu et Diane Desrosiers-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.940-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.940-941</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix lyrique de Ronsard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman et style piteux : Les Angoysses douloureuses qui procèdent d'amours (1538) d'Helisenne de Crenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabelais, Des Périers et Marguerite de Navarre : un évangélisme fictionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Gimaret, Extraordinaire et ordinaire des Croix. Les représentations du corps souffrant (1580-1650)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.239-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthet, Correspondances (1973-2003)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les genres littéraires de la mémoire dans l'Europe des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011, pp.135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servet et Marie-Hélène Servet, (éd.), Polémique en tous genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.209-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ribémont (dir.), Crimes et châtiments dans la chanson de geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.197-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Rey, Histoire de la douleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.47-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923515v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00923509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pignot, La Turquie chrétienne. Récits des voyageurs français et anglais dans l'empire ottoman au XVIIe siècle,</w:t>
               </w:r>
@@ -7618,51 +7618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965881v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2011.3120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940310v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Pauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/didon-se-sacrifiant-d%C3%A9tienne-jodelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=9445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923502v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923507v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2011.3120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Pauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/didon-se-sacrifiant-d%C3%A9tienne-jodelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=9445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>