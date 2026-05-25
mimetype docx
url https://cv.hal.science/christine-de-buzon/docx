--- v1 (2026-04-29)
+++ v2 (2026-05-25)
@@ -189,238 +189,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Revue d’Histoire du Protestantisme&amp;lt;/i&amp;gt;, t. 2, n°4, octobre-novembre-décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.283-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes sur la circulation d’&amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; en Europe de l’Ouest : Gabriel Chappuys, traducteur lui-même traduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.199-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’imprévisible roman des &amp;lt;i&amp;gt;Angoisses douloureuses&amp;lt;/i&amp;gt; et le corpus signé Hélisenne de Crenne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71, pp.16-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860337v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-01965881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Revue d’Histoire du Protestantisme&amp;lt;/i&amp;gt;, t. 3, n°1, janvier-février-mars 2018</w:t>
               </w:r>
@@ -1256,165 +1256,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’arc-en-ciel selon Guillaume du Bartas dans &amp;lt;i&amp;gt;La Seconde Semaine&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur la physique (XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kyoto, Japon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chappuys et les derniers &amp;lt;i&amp;gt;Amadis de Gaule&amp;lt;/i&amp;gt; à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gabriel Chappuys, traducteur tourangeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Luce Demonet, Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290928v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01416894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans &amp;lt;i&amp;gt;Histoire d’un voyage en la terre du Brésil&amp;lt;/i&amp;gt; de Jean de Léry</w:t>
               </w:r>
@@ -6327,151 +6327,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edwige Keller-Rahbé (dir.), Les arrières-boutiques de la littérature, Auteurs et imprimeurs-libraires aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Buzon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.182-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violaine Giacomotto-Charra, La forme des choses, Poésie et savoirs dans La Sepmaine de Du Bartas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Buzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.221-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923500v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00923505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le songe de madame Helisenne, éd. Jean-Philippe Beaulieu et Diane Desrosiers-Bonin</w:t>
               </w:r>
@@ -7618,51 +7618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965857v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965881v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2011.3120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Pauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/didon-se-sacrifiant-d%C3%A9tienne-jodelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=9445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965881v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860337v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683522v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2012.3168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709016v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knr074" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00709014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2011.3120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940361v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01103482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940304v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940333v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957039v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957038v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765756v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957035v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456256v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00957027v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard-Pradelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Girot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Pauchet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bonnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutet Anne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/didon-se-sacrifiant-d%C3%A9tienne-jodelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290922v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz_print.asp?nr=9445" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00761321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765760v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765764v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765771v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416891v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416893v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923506v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923499v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923516v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923513v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923511v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00923517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>