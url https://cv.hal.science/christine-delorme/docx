--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1070,576 +1070,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal [i]Streptococcus salivarius[/i] modulates PPARγ transcriptional activity in human intestinal epithelial cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas de Wouters</w:t>
+                <w:t xml:space="preserve">Kristoffer Forslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia Kaci</w:t>
+                <w:t xml:space="preserve">Falk Hildebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jacouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Delorme</w:t>
+                <w:t xml:space="preserve">Gwen Falony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125371⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204466v1</w:t>
+                <w:t xml:space="preserve">hal-01535324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling type 2 diabetes and metformin treatment signatures in the human gut microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristoffer Forslund</w:t>
+                <w:t xml:space="preserve">Commensal [i]Streptococcus salivarius[/i] modulates PPARγ transcriptional activity in human intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Hildebrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Trine Nielsen</w:t>
+                <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Falony</w:t>
+                <w:t xml:space="preserve">Ghalia Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
+                <w:t xml:space="preserve">Elsa Jacouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 528 (7581), pp.266-273. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature15766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535324v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomics of Streptococcus salivarius, a major human commensal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junhua Li</w:t>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijue Jia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195478v1</w:t>
+                <w:t xml:space="preserve">hal-01154007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Streptococcus salivarius, a major human commensal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
+                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33, </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154007v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory properties of [i]Streptococcus salivarius[/i], a commensal bacterium of the oral cavity and digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Goudercourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
@@ -1997,51 +1997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trine Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,51 +2049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjie Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk Hildebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. S. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (2), pp.329 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,429 +2254,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the NF-kappa B Pathway in Human Intestinal Epithelial Cells by Commensal Streptococcus salivarius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia G. Kaci</w:t>
+                <w:t xml:space="preserve">Nicolas N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar O. Lakhdari</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel J. Dore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Arnaud A. Couloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03021-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004341v1</w:t>
+                <w:t xml:space="preserve">hal-01000176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pons</w:t>
+                <w:t xml:space="preserve">Inhibition of the NF-kappa B Pathway in Human Intestinal Epithelial Cells by Commensal Streptococcus salivarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia G. Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Omar O. Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Joel J. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (13), pp.4681 - 4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03021-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649194v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Couloux</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t>
+              <w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000176v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of the pigmented Streptococcus thermophilus strain JIM8232</w:t>
               </w:r>
@@ -2701,64 +2701,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Bartholini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Luraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (19), pp.5581-5582. </w:t>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa A. Labtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (75), pp.17251 - 17257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (2), pp.451-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (2), pp.139-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (4), pp.1330-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (11), pp.5429-5436. </w:t>
@@ -3908,334 +3908,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Pleiotropic transcriptional repressor CodY senses the intracellular pool of branched-chain amino acids in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Gobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Renault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (5), pp.1227-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2001112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895460v1</w:t>
+                <w:t xml:space="preserve">hal-02681659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic transcriptional repressor CodY senses the intracellular pool of branched-chain amino acids in Lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+                <w:t xml:space="preserve">François-Xavier Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (5), pp.1227-1239. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02470.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681659v1</w:t>
+                <w:t xml:space="preserve">hal-00895460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Pattern of Genes Coding for the Proteolytic System of Lactococcus lactis and Evidence for Coordinated Regulation of Key Enzymes by Peptide Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,64 +4416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of expression of the Lactococcus lactis histidine operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 181 (7), pp.2026-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96, pp.8985-8990</w:t>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génome à l'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (1), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4895,64 +4895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (7), pp.2721-2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid vectors for gram-positive bacteria switching from high to low copy number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 183, pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5124,64 +5124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5232,64 +5232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 140, pp.3053-3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5422,90 +5422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetique et evaluation du potentiel industriel des souches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73, pp.153-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 175 (14), pp.4383-4390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,64 +5807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 175 (14), pp.4391-4399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,230 +5883,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histidine biosynthesis genes in Lactococcus lactis subsp. lactis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence of genomic sequences between Lactococcus Lactis subsp. lactis and Lactococcus lactis subsp. cremoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 174 (20), pp.6571-6579</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 58 (12), pp.4045-4047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705712v1</w:t>
+                <w:t xml:space="preserve">hal-02703184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of genomic sequences between Lactococcus Lactis subsp. lactis and Lactococcus lactis subsp. cremoris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histidine biosynthesis genes in Lactococcus lactis subsp. lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 58 (12), pp.4045-4047</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 174 (20), pp.6571-6579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703184v1</w:t>
+                <w:t xml:space="preserve">hal-02705712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6163,51 +6163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko S Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococci and the Host</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 418, Springer, 1064 p., 1997, Advances in Experimental Medicine and Biology, 978-1-4899-1827-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6241,51 +6241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic operons in Lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics of streptococci, enterococci and lactococci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,64 +6753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
@@ -6852,64 +6852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,64 +7111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7219,64 +7219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Lancefield international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Section de Microbiologie des Aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7816,64 +7816,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The commensal bacterium [i]Streptococcus salivarius[/i] inhibits PPARg activity and its target genes in human intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Couvigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas de Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7941,51 +7941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8268,51 +8268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9D5B319"/>
+    <w:nsid w:val="53DFF8D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8499,51 +8499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>