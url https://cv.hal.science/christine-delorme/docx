--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1338,278 +1338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of Streptococcus salivarius, a major human commensal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guédon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Huijue Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154007v1</w:t>
+                <w:t xml:space="preserve">hal-01195478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xianghang Cai</w:t>
+                <w:t xml:space="preserve">Genomics of Streptococcus salivarius, a major human commensal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanzi Zhong</w:t>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Feng</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195478v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory properties of [i]Streptococcus salivarius[/i], a commensal bacterium of the oral cavity and digestive tract</w:t>
               </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhua Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. M. S. Darwish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (2), pp.329 - 337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,295 +2388,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of the NF-kappa B Pathway in Human Intestinal Epithelial Cells by Commensal Streptococcus salivarius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia G. Kaci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03021-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004341v1</w:t>
+                <w:t xml:space="preserve">hal-03649194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Inhibition of the NF-kappa B Pathway in Human Intestinal Epithelial Cells by Commensal Streptococcus salivarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia G. Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar O. Lakhdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel J. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Stanislav S. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (13), pp.4681 - 4684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03021-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649194v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of the pigmented Streptococcus thermophilus strain JIM8232</w:t>
               </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Luraschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 193 (19), pp.5581-5582. </w:t>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa A. Labtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (75), pp.17251 - 17257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3099,51 +3099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bolotine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (2), pp.451-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 59 (2), pp.139-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Poyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (4), pp.1330-1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3832,51 +3832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 68 (11), pp.5429-5436. </w:t>
@@ -3908,334 +3908,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleiotropic transcriptional repressor CodY senses the intracellular pool of branched-chain amino acids in Lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Serror</w:t>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
+                <w:t xml:space="preserve">François-Xavier Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (5), pp.1227-1239. </w:t>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02470.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681659v1</w:t>
+                <w:t xml:space="preserve">hal-00895460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de lactococcus lactis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pleiotropic transcriptional repressor CodY senses the intracellular pool of branched-chain amino acids in Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Pascale Serror</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Gobert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+                <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Renault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.65-74. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (5), pp.1227-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lait:2001112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02470.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00895460v1</w:t>
+                <w:t xml:space="preserve">hal-02681659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional Pattern of Genes Coding for the Proteolytic System of Lactococcus lactis and Evidence for Coordinated Regulation of Key Enzymes by Peptide Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,64 +4308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4416,64 +4416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of expression of the Lactococcus lactis histidine operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 181 (7), pp.2026-2037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,64 +4537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 96, pp.8985-8990</w:t>
@@ -4623,51 +4623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génome à l'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,51 +4800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 78 (1), pp.59-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4895,64 +4895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 64 (7), pp.2721-2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4977,51 +4977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid vectors for gram-positive bacteria switching from high to low copy number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 183, pp.175-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5124,64 +5124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 9, pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5232,64 +5232,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 140, pp.3053-3060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5422,90 +5422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetique et evaluation du potentiel industriel des souches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 73, pp.153-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5712,51 +5712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bardowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 175 (14), pp.4383-4390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5807,64 +5807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 175 (14), pp.4391-4399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5915,64 +5915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 58 (12), pp.4045-4047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6010,64 +6010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histidine biosynthesis genes in Lactococcus lactis subsp. lactis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 174 (20), pp.6571-6579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6163,51 +6163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusko S Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Streptococci and the Host</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 418, Springer, 1064 p., 1997, Advances in Experimental Medicine and Biology, 978-1-4899-1827-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6241,51 +6241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic operons in Lactococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics of streptococci, enterococci and lactococci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6753,64 +6753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
@@ -6852,64 +6852,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7111,64 +7111,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7219,64 +7219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Lancefield international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque de la Section de Microbiologie des Aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8268,51 +8268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53DFF8D1"/>
+    <w:nsid w:val="45BED613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8499,51 +8499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>