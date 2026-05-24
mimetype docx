--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,8213 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8161 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Delorme </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5208-7238</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124303129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=61QNYlgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Delorme, CRHC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR (Habilitation à Diriger les Recherches), Université Paris-Sud (2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micalis-UMR1319, Equipe ComBac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAe- Domaine de Vilvert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">78 352 Jouy-en-Josas cedex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tél : 01 34 65 25 26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E-mail : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine.delorme@inrae.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of the Integrative and Conjugative Element ICE St3 of Streptococcus thermophilus in Physiological Conditions Mimicking the Human Digestive Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Herviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.04667-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of New Factors Modulating Adhesion Abilities of the Pioneer Commensal Bacterium Streptococcus salivarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulius Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Quinquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (article 273), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell surface molecules on conjugative transfer of the integrative and conjugative element ICESt3 of Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narimane Dahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (5), pp.AEM.02109-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02109-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Streptococcus thermophilus population on a world-wide and historical collection by a new MLST scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Legravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 242, pp.70-81. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human gut microbes impact host serum metabolome and insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Krogh Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valborg Gudmundsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuulia Hyotylainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 535 (12), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature18646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional interactions suggest niche segregation among microorganisms in the human gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Rafal Plichta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Bertalan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Rettedal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1 (11), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NMICROBIOL.2016.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensal [i]Streptococcus salivarius[/i] modulates PPARγ transcriptional activity in human intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0125371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics of Streptococcus salivarius, a major human commensal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2014.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated catalog of reference genes in the human gut microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huijue Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghang Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huanzi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.834-841. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory properties of [i]Streptococcus salivarius[/i], a commensal bacterium of the oral cavity and digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Goudercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.928-934. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03133-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Retracted] Impact of high-fat feeding on basic helix-loop-helix transcription factors controlling enteroendocrine cell differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Sakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Langelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Devime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (11), pp.1440 - 1448. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2014.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and assembly of genomes and genetic elements in complex metagenomic samples without using reference genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Bjørn Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Sierakowska Juncker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.822-828. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.2939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richness of human gut microbiome correlates with metabolic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trine Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falk Hildebrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 500 (7464), pp.541-546. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature12506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping of Streptococcus thermophilus strains isolated from traditional Egyptian dairy products by sequence analysis of the phosphoserine phosphatase (serB) gene with phenotypic characterizations of the strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. W. M. El-Sharoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. M. S. Darwish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (2), pp.329 - 337. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05212.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of the NF-kappa B Pathway in Human Intestinal Epithelial Cells by Commensal Streptococcus salivarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia G. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar O. Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav S. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 77 (13), pp.4681 - 4684. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03021-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete Genome Sequence of the Commensal Streptococcus salivarius Strain JIM8777</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5024-5025. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05390-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the clinical Streptococcus salivarius strain CCHSS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud A. Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (18), pp.5041-5042. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05416-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence of the pigmented Streptococcus thermophilus strain JIM8232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Bartholini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie M. Luraschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 193 (19), pp.5581-5582. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.05404-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence, isolation and DNA identification of streptococcus thermophilus involved in algerian traditional butter 'Smen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid F. Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa A. Labtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (75), pp.17251 - 17257. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB11.2462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the intestinal microbiota : potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten van de Guchte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Metahit Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel J.-M. Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0399-8320(10)70004-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of a cell wall protease in the [i]Streptococcus thermophilus[/i] population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bartholini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (2), pp.451-460. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01018-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of thermotolerant cocci from indigenous flora of 'leben' in algerian arid area and DNA identification of atypical &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (2), pp.139-146. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00284-009-9411-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of dairy microorganisms:[i] Streptococcus thermophilus[/i]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (3), pp.274-277. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2007.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of EpsE, the phosphoglycosyltransferase initiating exopolysaccharide synthesis in Streptococcus thermophilus, by EpsD tyrosine kinase.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Minic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189 (4), pp.1351-1357. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01122-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extent of horizontal gene transfer in evolution of Streptococci of the salivarius group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Poyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 189 (4), pp.1330-1341. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01058-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the molecular biology and physiology of revealed by comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Prozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (3), pp.435 - 463. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.femsre.2005.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-grade delivery system for controlled gene expression in &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Henrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (11), pp.5429-5436. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.68.11.5429–5436.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiotropic transcriptional repressor CodY senses the intracellular pool of branched-chain amino acids in Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Serror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40 (5), pp.1227-1239. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02470.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 81 (1-2), pp.65-74. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional Pattern of Genes Coding for the Proteolytic System of Lactococcus lactis and Evidence for Coordinated Regulation of Key Enzymes by Peptide Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 183 (12), pp.3614 - 3622. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.183.12.3614-3622.2001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 20 (1), pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of expression of the Lactococcus lactis histidine operon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (7), pp.2026-2037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aminoacyl-tRNA synthetase paralog with a catalytic role in histidine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sissler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 96, pp.8985-8990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du génome à l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Calero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Goupil-Feuillerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (1), pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations métaboliques de Lactococcus lactis en culture pure ou mixte dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Drouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dusko Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 (1), pp.59-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of luciferase genes as biosensors to study bacterial physiology in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 64 (7), pp.2721-2722</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmid vectors for gram-positive bacteria switching from high to low copy number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 183, pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction de gènes chez les bactéries lactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin - Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic structure of large regions of the Lactococcus lactis subsp. cremoris chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 140, pp.3053-3060</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique et évaluation du potentiel industriel des souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sd Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 73 (2), pp.153-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetique et evaluation du potentiel industriel des souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 73, pp.153-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene inactivation in Lactococcus lactis : branched-chain aminoacid biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Chopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 175 (14), pp.4383-4390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugal transfer of the determinants for bacteriocin (lacticin 481) production and immunity in Lactococcus lactis subsp. lactis CNRZ 481</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Piard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Novel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmazeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Novel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 112 (3), pp.313-318. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1993.tb06468.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene inactivation in Lactococcus lactis : histidine biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 175 (14), pp.4391-4399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histidine biosynthesis genes in Lactococcus lactis subsp. lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 174 (20), pp.6571-6579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence of genomic sequences between Lactococcus Lactis subsp. lactis and Lactococcus lactis subsp. cremoris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58 (12), pp.4045-4047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial physiology in the digestive tract by use of luciferase gene as promoter probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusko S Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streptococci and the Host</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 418, Springer, 1064 p., 1997, Advances in Experimental Medicine and Biology, 978-1-4899-1827-7. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4899-1825-3_197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic operons in Lactococci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics of streptococci, enterococci and lactococci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 85, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Developments in Biological Standardization</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-acétylsérine pour son utilisation dans la prévention et le traitement de l’intolérance au glucose et les maladies associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3114740 / WO2022074154. 2020, https://data.inpi.fr/brevets/FR3114740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streptocoque pour utilisation dans le traitement de l’intolérance au glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Douard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2022074060. 2020, https://data.inpi.fr/brevets/FR3114743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of gene transfer via Integrative and Conjugative Elements (ICEs) between bacteria in the human small intestine environment using the dynamic in vitro system TIM-1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Herviou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Mazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Gut Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de régulation de la transcription des gènes du système protéolytique de Lactococcus lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la diversité de l'expression génétique chez les lactocoques : développement d'un outil et son application aux peptidases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guedon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'adaptation de Lactococcus lactis a l'environnement digestif : approche génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des Microbiologistes de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulations métaboliques de Lactococcus lactis en culture pure ou mixte dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of bacterial physiology in the digestive tract by use of luciferase as promoter probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Ehrlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Lancefield international symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie des bactéries lactiques dans le tractus digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Colloque de la Section de Microbiologie des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential transfer of a virulence determinant in the human commensal species Streptococcus salivarius.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Derré-Bobillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Nielsen-Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème congrès Gut-Microbiology (INRAE/Rowett)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, virtual venue platform, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. thermophilus et jus de soja : des atouts pour le développement de nouveaux aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M El Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Noordine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[i]Streptococcus thermophilus[/i] strains reduce expression of NF-κB in human intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lapaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Blottiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FoodMicro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The commensal bacterium [i]Streptococcus salivarius[/i] inhibits PPARg activity and its target genes in human intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Couvigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas de Wouters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Dore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of streptococci in the intestinal flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Le Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHMC, International Human Microbiome Congress : Paris 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina wooden vat biofilms used in Sicilian PDO Ragusano cheese provide a new cluster of streptococcus thermophilus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Valence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pediliggieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Chuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA ASAS Joint Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, nouvelle Orléans, United States. Journal of Dairy Science, 94, 2011, Journal of Dairy Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId258"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8268,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BED613"/>
+    <w:nsid w:val="84B77567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8499,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535324v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Forslund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Falony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15766" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-delorme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5208-7238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124303129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=61QNYlgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christine.delorme@inrae.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064275v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herviou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bobet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.04667-22" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713777v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Couvigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quinquis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Abraham" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Dahmane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delorme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02109-17" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legravet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hoarau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bolotine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.11.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Krogh Pedersen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valborg Gudmundsdottir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuulia Hyotylainen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trine Nielsen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18646" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Rafal Plichta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Sierakowska Juncker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Bertalan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Rettedal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMICROBIOL.2016.152" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Wouters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Kaci" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125371" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154007v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;don" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijue Jia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghang Cai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanzi Zhong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Feng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2942" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Goudercourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dennin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Dore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03133-13" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sakar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Duca" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Blottiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2014.20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bj&#248;rn Nielsen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Almeida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rasmussen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.2939" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Chatelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Qin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Hildebrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12506" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004218v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. W. M. El-Sharoud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Delorme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. S. Darwish" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05212.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMNQF7ZS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004341v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia G. Kaci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar O. Lakhdari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Dore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav S. Ehrlich" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05390-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Couloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05416-11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000180v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Bartholini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Luraschi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.05404-11" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid F. Bensalah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa A. Labtar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2462" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten van de Guchte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Metahit Consortium" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Batto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Blottiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0399-8320(10)70004-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bartholini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ehrlich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01018-09" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Bensalah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-009-9411-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVGVVG69-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2007.08.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KN6PC9QZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Minic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faurie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Mercier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01122-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204331v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Poyart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01058-06" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hols" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hancy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fontaine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grossiord" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Prozzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsre.2005.04.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VLTXVWD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680988v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Henrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.11.5429&#8211;5436.2002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Ehrlich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02470.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895460v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gobert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Renault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001112" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895319v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.183.12.3614-3622.2001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693537v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sissler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bond" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929583v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Goupil-Feuillerat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929585v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Corthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694238v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goupil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Renault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Godon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sd Ehrlich" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707875v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardowski" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Chopin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Novel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmazeaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Novel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1993.tb06468.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703184v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838341v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusko S Ehrlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4899-1825-3_197" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848378v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karger.com/Book/Toc/222924" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524757v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395998v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Staub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Mazal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825666v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Gobert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835362v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771131v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Muller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drouault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838884v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296345v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanchez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Archambaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Derr&#233;-Bobillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337520v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Haddad" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Noordine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349147v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapaque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lortal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359143v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Achouri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Layec" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Valence" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pediliggieri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>