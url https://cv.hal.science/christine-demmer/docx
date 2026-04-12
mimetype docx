--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -706,381 +706,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Soriano, &amp;quot;La fin des Indigènes en Nouvelle-Calédonie : le colonial à l’épreuve du politique&amp;quot;, 1946-1976 , Paris, Karthala-MSH-M, 2014</w:t>
+                <w:t xml:space="preserve">De la diversité des enjeux du nickel pour les Kanak aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Emancipations Kanak (dossier), 21 (37-38), pp.134-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132940v1</w:t>
+                <w:t xml:space="preserve">hal-03396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la diversité des enjeux du nickel pour les Kanak aujourd'hui</w:t>
+                <w:t xml:space="preserve">Éric Soriano, &amp;quot;La fin des Indigènes en Nouvelle-Calédonie : le colonial à l’épreuve du politique&amp;quot;, 1946-1976 , Paris, Karthala-MSH-M, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 252 (3), pp.IX-IX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.252.0177i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03396816v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands propriétaires face à la gestion publique de la biodiversité au sein du parc naturel régional de Camargue</w:t>
+                <w:t xml:space="preserve">Droit coutumier et indépendance kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112967v1</w:t>
+                <w:t xml:space="preserve">hal-03023852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit coutumier et indépendance kanak</w:t>
+                <w:t xml:space="preserve">Grands propriétaires face à la gestion publique de la biodiversité au sein du parc naturel régional de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.416-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023852v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquillages savants ou coquillages marchands ? Une expédition naturaliste au prisme du commerce mondial à Madagascar</w:t>
               </w:r>
@@ -2529,402 +2529,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boakaine Mine in New Caledonia : a Local Development Issue ?</w:t>
+                <w:t xml:space="preserve">Nouvelles expéditions naturalistes et patrimonialisation : le cas de la mission Atimo Vatae à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Colin Filer; Pierre-Yves Le Meur. </w:t>
+              <w:t xml:space="preserve">Dominique Guillaud; Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton,; Yves Girault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-scale Mines and Local-level Politics: Between New Caledonia and Papua New Guinea</w:t>
+              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian National University Press</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Karthala; IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782811116927</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113052v1</w:t>
+                <w:t xml:space="preserve">hal-04113438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles expéditions naturalistes et patrimonialisation : le cas de la mission Atimo Vatae à Madagascar</w:t>
+                <w:t xml:space="preserve">The Boakaine Mine in New Caledonia : a Local Development Issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Guillaud; Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton,; Yves Girault. </w:t>
+              <w:t xml:space="preserve">Colin Filer; Pierre-Yves Le Meur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
+              <w:t xml:space="preserve">Large-scale Mines and Local-level Politics: Between New Caledonia and Papua New Guinea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Australian National University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-156, 2017, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Karthala; IRD Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.22459/LMLP.10.2017.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113438v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du Sénat coutumier. De la promotion mélanésienne à la défense des droits autochtones</w:t>
+                <w:t xml:space="preserve">La coutume kanak dans l'Etat. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trepied Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La coutume Kanak dans l'Etat : perspectives coloniales et postcoloniales sur la Nouvelle-Calédonie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">La coutume kanak dans l'Etat. Perspectives coloniales et postcoloniales sur la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, H.S n°3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.97-134, 2017, Cahiers du Pacifique Sud, 978-2-343-10718-9</w:t>
+              <w:t xml:space="preserve">, pp.13-23, 2017, Collection Cahiers du Pacifique Sud Contemporain, 978-2-343-10718-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113358v1</w:t>
+                <w:t xml:space="preserve">hal-01526614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coutume kanak dans l'Etat. Introduction</w:t>
+                <w:t xml:space="preserve">A propos du Sénat coutumier. De la promotion mélanésienne à la défense des droits autochtones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Trepied; Christine Demmer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La coutume kanak dans l'Etat. Perspectives coloniales et postcoloniales sur la Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La coutume Kanak dans l'Etat : perspectives coloniales et postcoloniales sur la Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-134, 2017, Cahiers du Pacifique Sud, 978-2-343-10718-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01526614v1</w:t>
+                <w:t xml:space="preserve">hal-04113358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identités politiques et sciences sociales</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit foncier de Forêt Plate (région de Pouembout, 2000-2005). Les prémisses d’une logique autochtone</w:t>
+                <w:t xml:space="preserve">Autochtonie, nickel et environnement en Nouvelle-Calédonie : une nouvelle stratégie kanake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
             </w:r>
             <w:r>
@@ -3113,215 +3113,215 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818054v1</w:t>
+                <w:t xml:space="preserve">hal-02822292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux enjeux fonciers et évolution du nationalisme kanak après l’accord de Nouméa, Nouvelle-Calédonie. Un éclairage sur des projets de société successifs</w:t>
+                <w:t xml:space="preserve">Le conflit foncier de Forêt Plate (région de Pouembout, 2000-2005). Les prémisses d’une logique autochtone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de la terre et de l’appartenance. Droits fonciers et citoyenneté locale dans les sociétés du Sud</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 978-2-8111-0312-5</w:t>
+              <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824629v1</w:t>
+                <w:t xml:space="preserve">hal-02818054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochtonie, nickel et environnement en Nouvelle-Calédonie : une nouvelle stratégie kanake</w:t>
+                <w:t xml:space="preserve">Nouveaux enjeux fonciers et évolution du nationalisme kanak après l’accord de Nouméa, Nouvelle-Calédonie. Un éclairage sur des projets de société successifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
+              <w:t xml:space="preserve">Politique de la terre et de l’appartenance. Droits fonciers et citoyenneté locale dans les sociétés du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
+              <w:t xml:space="preserve">, 2010, 978-2-8111-0312-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822292v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;événements&amp;quot; des années 1980 : tremplin pour de nouveaux leaders en réserve</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les religions de l’Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bensa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La petite encyclopédie des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3652,1039 +3652,1146 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05123281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur le patrimoine des ménages : synthèse des entretiens monographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au Rapport final de recherche-action pour le ministère de la justice, direction de l'administration pénitentiaire Mission des Services Pénitentiaires de l’Outre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marché de prestations intellectuelles n°17PS5022, CoCordination : Yoram Mouchenik, Professeur de psychologie clinique interculturelle, Université Sorbonne Paris Nord. 2020, pp.316-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche action portant sur la pertinence d’une prise en charge spécifique en Outre-mer pour les populations autochtones : partie rédigée par Christine Demmer du rapport mi-enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 13. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites et moyennes entreprises minières en Nouvelle-Calédonie. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bencivengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Decottigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme PME minières. [Tome Nickel et Société], CNRT Nickel et son environnement. 2019, 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME Minières en Nouvelle-Calédonie, Petites et moyennes entreprises minières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bencivengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Decottigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] tome Nickel et Environnement, CNRT "Nickel et son environnement". 2018, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02157485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La catégorie « petit mineur » au prisme des revendications nationalistes in PME minières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRT "Nickel et son environnement". 2018, pp.42-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02307399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Nerval. Tome Nickel et Société, CNRT Nickel et son environnement. 2017, 67 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01934410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la coutume kanak un droit. Enjeux, histoire, questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Bensa</w:t>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trépied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission de recherche droit et justice. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chefferie minière en question.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La politique du nickel entre gouvernance locale et gouvernance d’entreprise : trajectoires minières et industrielles comparées en Nouvelle-Calédonie. Documents de travail, volume II, numéros 11-20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Grochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poithily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Centre Norbert Elias UMR 8562. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Gouvernance minière. Tome Nickel et Société, CNRT Nickel et son environnement. 2012, 278 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">ird-05158708v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02160799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique du nickel entre gouvernance locale et gouvernance d’entreprise : trajectoires minières et industrielles comparées en Nouvelle-Calédonie. Documents de travail, volume II, numéros 11-20</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chefferie minière en question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Gouvernance minière. Tome Nickel et Société, CNRT Nickel et son environnement. 2012, 278 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Norbert Elias UMR 8562. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">ird-02160799v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05158708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expébiodiv. Étude pluridisciplinaire des grandes expéditions naturalistes contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Faugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4694,100 +4801,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les héritiers d'Eloi Machoro (1941-1985) : une génération nationaliste au pouvoir à Amââ et Kûöö, villages de Xârâcùù (Canala), Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. École des Hautes Études en Sciences Sociales, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002EHES0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05132960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4797,723 +4904,723 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting du FLNKS au Mwâ Kââ à Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouméa, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banderole &amp;quot;Vérifier ici que vous êtes bien inscrit sur la liste pour le Référendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouméa, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancarte &amp;quot;Stop à l'immigration. Kanak diplômés au chômage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nouméa, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site d'une mine de nickel à Canala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canala, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chargement d'un minéralier en baie de Nakety</w:t>
+                <w:t xml:space="preserve">Place des Cocotiers à Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nakety, France. 2016</w:t>
+              <w:t xml:space="preserve">Nouméa (98800) - Nouvelle-Calédonie, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05123326v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valls en visite officielle en Nouvelle-Calédonie le 29 avril 2016</w:t>
+                <w:t xml:space="preserve">Site minier de la société Ballande à Canala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nouméa, France. 2016</w:t>
+              <w:t xml:space="preserve">Canala, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05123270v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralier en baie de Nakety</w:t>
+                <w:t xml:space="preserve">Chargement d'un minéralier en baie de Nakety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nakety, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123142v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site minier de la société Ballande à Canala</w:t>
+                <w:t xml:space="preserve">Emmanuel Valls en visite officielle en Nouvelle-Calédonie le 29 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Canala, France. 2016</w:t>
+              <w:t xml:space="preserve">Nouméa, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05123332v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des Cocotiers à Nouméa</w:t>
+                <w:t xml:space="preserve">Minéralier en baie de Nakety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nouméa (98800) - Nouvelle-Calédonie, France. 2016</w:t>
+              <w:t xml:space="preserve">Nakety, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05123339v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de présences kanakes anciennes sur un site minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapis de chargement du nickel à Thio sur le site minier de la société SLN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thio, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5523,51 +5630,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emancipations Kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5583,51 +5690,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37-38, pp.267, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5637,330 +5744,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Nouvelle-Calédonie après le Pacte Nickel et la révolte de mai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments visuels de terrain en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régression loyaliste à l’heure du référendum de Kanaky-Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle stratégie nickel après le référendum d’indépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6028,51 +6135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BBA2E95"/>
+    <w:nsid w:val="8D81E4A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6259,51 +6366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-demmer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6998-0746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069561486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.7166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0130" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.12761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.2778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/karapaa-memoire-et-actualite-du-pacifique/3113-socialisme-kanak-une-experience-politique-a-canala-nouvelle-caledonie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baritaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003406433-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/series/asia-pacific-environment-monographs/large-scale-mines-and-local-level-politics#tabanchor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/LMLP.10.2017.04" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/434/9782811116927/ambivalences-patrimoniales-au-sud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buchetchastel.fr/catalogue/lencyclopedie-de-la-camargue/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2191-la-nouvelle-caledonie-vers-un-destin-commun--9782811103422.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2218-politique-de-la-terre-et-de-lappartenance-droits-fonciers-et-citoyennete-dans-les-societes-du-sud-9782811103125.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-jeunesse/la-petite-encyclopedie-des-religions/609.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pacull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351360v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157460v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bencivengo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Decottigny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05158708v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05132960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0091" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123260v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05091774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123326v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123142v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123339v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123334v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396784v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-demmer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6998-0746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069561486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.7166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0130" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.12761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.2778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/karapaa-memoire-et-actualite-du-pacifique/3113-socialisme-kanak-une-experience-politique-a-canala-nouvelle-caledonie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baritaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003406433-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/434/9782811116927/ambivalences-patrimoniales-au-sud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/series/asia-pacific-environment-monographs/large-scale-mines-and-local-level-politics#tabanchor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/LMLP.10.2017.04" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buchetchastel.fr/catalogue/lencyclopedie-de-la-camargue/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2191-la-nouvelle-caledonie-vers-un-destin-commun--9782811103422.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2218-politique-de-la-terre-et-de-lappartenance-droits-fonciers-et-citoyennete-dans-les-societes-du-sud-9782811103125.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-jeunesse/la-petite-encyclopedie-des-religions/609.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pacull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05568188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157460v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bencivengo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Decottigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05158708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05132960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05091774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>