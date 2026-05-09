--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -706,381 +706,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la diversité des enjeux du nickel pour les Kanak aujourd'hui</w:t>
+                <w:t xml:space="preserve">Éric Soriano, &amp;quot;La fin des Indigènes en Nouvelle-Calédonie : le colonial à l’épreuve du politique&amp;quot;, 1946-1976 , Paris, Karthala-MSH-M, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 252 (3), pp.IX-IX. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.252.0177i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396816v1</w:t>
+                <w:t xml:space="preserve">hal-05132940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Soriano, &amp;quot;La fin des Indigènes en Nouvelle-Calédonie : le colonial à l’épreuve du politique&amp;quot;, 1946-1976 , Paris, Karthala-MSH-M, 2014</w:t>
+                <w:t xml:space="preserve">De la diversité des enjeux du nickel pour les Kanak aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethnies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Emancipations Kanak (dossier), 21 (37-38), pp.134-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.252.0177i⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05132940v1</w:t>
+                <w:t xml:space="preserve">hal-03396816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit coutumier et indépendance kanak</w:t>
+                <w:t xml:space="preserve">Grands propriétaires face à la gestion publique de la biodiversité au sein du parc naturel régional de Camargue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (4), pp.416-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023852v1</w:t>
+                <w:t xml:space="preserve">hal-04112967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grands propriétaires face à la gestion publique de la biodiversité au sein du parc naturel régional de Camargue</w:t>
+                <w:t xml:space="preserve">Droit coutumier et indépendance kanak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Bensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naepels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112967v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coquillages savants ou coquillages marchands ? Une expédition naturaliste au prisme du commerce mondial à Madagascar</w:t>
               </w:r>
@@ -2529,208 +2529,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles expéditions naturalistes et patrimonialisation : le cas de la mission Atimo Vatae à Madagascar</w:t>
+                <w:t xml:space="preserve">The Boakaine Mine in New Caledonia : a Local Development Issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dominique Guillaud; Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton,; Yves Girault. </w:t>
+              <w:t xml:space="preserve">Colin Filer; Pierre-Yves Le Meur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
+              <w:t xml:space="preserve">Large-scale Mines and Local-level Politics: Between New Caledonia and Papua New Guinea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Karthala; IRD Editions</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Australian National University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-156, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22459/LMLP.10.2017.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113438v1</w:t>
+                <w:t xml:space="preserve">hal-04113052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boakaine Mine in New Caledonia : a Local Development Issue ?</w:t>
+                <w:t xml:space="preserve">Nouvelles expéditions naturalistes et patrimonialisation : le cas de la mission Atimo Vatae à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Colin Filer; Pierre-Yves Le Meur. </w:t>
+              <w:t xml:space="preserve">Dominique Guillaud; Marie-Christine Cormier-Salem; Dominique Juhé-Beaulaton,; Yves Girault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-scale Mines and Local-level Politics: Between New Caledonia and Papua New Guinea</w:t>
+              <w:t xml:space="preserve">Ambivalences patrimoniales au Sud : mises en scène et jeux d’acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Karthala; IRD Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782811116927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Australian National University Press</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04113052v1</w:t>
+                <w:t xml:space="preserve">hal-04113438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coutume kanak dans l'Etat. Introduction</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochtonie, nickel et environnement en Nouvelle-Calédonie : une nouvelle stratégie kanake</w:t>
+                <w:t xml:space="preserve">Le conflit foncier de Forêt Plate (région de Pouembout, 2000-2005). Les prémisses d’une logique autochtone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
             </w:r>
             <w:r>
@@ -3113,215 +3113,215 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822292v1</w:t>
+                <w:t xml:space="preserve">hal-02818054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit foncier de Forêt Plate (région de Pouembout, 2000-2005). Les prémisses d’une logique autochtone</w:t>
+                <w:t xml:space="preserve">Nouveaux enjeux fonciers et évolution du nationalisme kanak après l’accord de Nouméa, Nouvelle-Calédonie. Un éclairage sur des projets de société successifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
+              <w:t xml:space="preserve">Politique de la terre et de l’appartenance. Droits fonciers et citoyenneté locale dans les sociétés du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
+              <w:t xml:space="preserve">, 2010, 978-2-8111-0312-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02818054v1</w:t>
+                <w:t xml:space="preserve">hal-02824629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux enjeux fonciers et évolution du nationalisme kanak après l’accord de Nouméa, Nouvelle-Calédonie. Un éclairage sur des projets de société successifs</w:t>
+                <w:t xml:space="preserve">Autochtonie, nickel et environnement en Nouvelle-Calédonie : une nouvelle stratégie kanake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique de la terre et de l’appartenance. Droits fonciers et citoyenneté locale dans les sociétés du Sud</w:t>
+              <w:t xml:space="preserve">La Nouvelle-Calédonie. Vers un destin commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Karapaa, 978-2-8111-0342-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthala</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02824629v1</w:t>
+                <w:t xml:space="preserve">hal-02822292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;événements&amp;quot; des années 1980 : tremplin pour de nouveaux leaders en réserve</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les religions de l’Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bensa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La petite encyclopédie des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3855,280 +3855,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche action portant sur la pertinence d’une prise en charge spécifique en Outre-mer pour les populations autochtones : partie rédigée par Christine Demmer du rapport mi-enquête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petites et moyennes entreprises minières en Nouvelle-Calédonie. Note de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bencivengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Decottigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université Paris 13. 2019</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme PME minières. [Tome Nickel et Société], CNRT Nickel et son environnement. 2019, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02426603v1</w:t>
+                <w:t xml:space="preserve">ird-02157460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petites et moyennes entreprises minières en Nouvelle-Calédonie. Note de synthèse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche action portant sur la pertinence d’une prise en charge spécifique en Outre-mer pour les populations autochtones : partie rédigée par Christine Demmer du rapport mi-enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Demmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 13. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Decottigny</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">ird-02157460v2</w:t>
+                <w:t xml:space="preserve">hal-02426603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME Minières en Nouvelle-Calédonie, Petites et moyennes entreprises minières en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Levacher</w:t>
+                <w:t xml:space="preserve">Yann Bencivengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Decottigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, évaluer, reconnaître la valeur des lieux en Nouvelle-Calédonie, volume I. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Brice Herrenschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,77 +4368,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la coutume kanak un droit. Enjeux, histoire, questionnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Halpérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naepels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Trépied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,345 +5160,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des Cocotiers à Nouméa</w:t>
+                <w:t xml:space="preserve">Chargement d'un minéralier en baie de Nakety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nouméa (98800) - Nouvelle-Calédonie, France. 2016</w:t>
+              <w:t xml:space="preserve">Nakety, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123339v1</w:t>
+                <w:t xml:space="preserve">hal-05123326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site minier de la société Ballande à Canala</w:t>
+                <w:t xml:space="preserve">Emmanuel Valls en visite officielle en Nouvelle-Calédonie le 29 avril 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Canala, France. 2016</w:t>
+              <w:t xml:space="preserve">Nouméa, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123332v1</w:t>
+                <w:t xml:space="preserve">hal-05123270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chargement d'un minéralier en baie de Nakety</w:t>
+                <w:t xml:space="preserve">Minéralier en baie de Nakety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nakety, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123326v1</w:t>
+                <w:t xml:space="preserve">hal-05123142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Valls en visite officielle en Nouvelle-Calédonie le 29 avril 2016</w:t>
+                <w:t xml:space="preserve">Site minier de la société Ballande à Canala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nouméa, France. 2016</w:t>
+              <w:t xml:space="preserve">Canala, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123270v1</w:t>
+                <w:t xml:space="preserve">hal-05123332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minéralier en baie de Nakety</w:t>
+                <w:t xml:space="preserve">Place des Cocotiers à Nouméa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Demmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nakety, France. 2016</w:t>
+              <w:t xml:space="preserve">Nouméa (98800) - Nouvelle-Calédonie, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123142v1</w:t>
+                <w:t xml:space="preserve">hal-05123339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traces de présences kanakes anciennes sur un site minier</w:t>
               </w:r>
@@ -6135,51 +6135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D81E4A0"/>
+    <w:nsid w:val="A4E1C121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6366,51 +6366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-demmer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6998-0746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069561486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.7166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0130" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013108" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.12761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.2778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/karapaa-memoire-et-actualite-du-pacifique/3113-socialisme-kanak-une-experience-politique-a-canala-nouvelle-caledonie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baritaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003406433-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/434/9782811116927/ambivalences-patrimoniales-au-sud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/series/asia-pacific-environment-monographs/large-scale-mines-and-local-level-politics#tabanchor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/LMLP.10.2017.04" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buchetchastel.fr/catalogue/lencyclopedie-de-la-camargue/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822292v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2191-la-nouvelle-caledonie-vers-un-destin-commun--9782811103422.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2218-politique-de-la-terre-et-de-lappartenance-droits-fonciers-et-citoyennete-dans-les-societes-du-sud-9782811103125.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-jeunesse/la-petite-encyclopedie-des-religions/609.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pacull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05568188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157460v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bencivengo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Decottigny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05158708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05132960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05091774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123339v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123270v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123142v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-demmer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6998-0746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069561486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Demmer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoram Mouchenik" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Salomon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirose Paia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.7166" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112847v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426606v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cj.230.0035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.091.0130" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132940v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.252.0177i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naepels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206306v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.6622" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bourguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112871v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.042.0351" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135631v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.12761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.2778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/karapaa-memoire-et-actualite-du-pacifique/3113-socialisme-kanak-une-experience-politique-a-canala-nouvelle-caledonie.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395878v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vadot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Baritaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003406433-18" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P J Batterbury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Fisher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kowasch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_21" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.anu.edu.au/publications/series/asia-pacific-environment-monographs/large-scale-mines-and-local-level-politics#tabanchor" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22459/LMLP.10.2017.04" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/434/9782811116927/ambivalences-patrimoniales-au-sud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01526614v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trepied Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=52625&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122652v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.buchetchastel.fr/catalogue/lencyclopedie-de-la-camargue/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2191-la-nouvelle-caledonie-vers-un-destin-commun--9782811103422.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2218-politique-de-la-terre-et-de-lappartenance-droits-fonciers-et-citoyennete-dans-les-societes-du-sud-9782811103125.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala&#252;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-jeunesse/la-petite-encyclopedie-des-religions/609.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05123281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pacull" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05568188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351360v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157460v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Levacher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bencivengo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Decottigny" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426603v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02157485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02307399v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01934410v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Brice Herrenschmidt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Meur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876805v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halp&#233;rin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160799v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Grochain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poithily" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05158708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05132960v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002EHES0091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05091774v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123326v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05123334v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090887v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>