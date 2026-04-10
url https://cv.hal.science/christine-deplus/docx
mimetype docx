--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>