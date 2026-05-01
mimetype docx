--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>