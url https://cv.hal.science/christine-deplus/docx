--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine DEPLUS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate‐Scale Strike‐Slip Fault System in the Barbados Accretionary Wedge of the Lesser Antilles Subduction Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Bénâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), pp.e2024JB030059. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JB030059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05123213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma ascent and lava flow field emplacement during the 2018–2021 Fani Maoré deep-submarine eruption insights from lava vesicle textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Verdurme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oryaëlle Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 636, pp.118720. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano-tectonic structures of Mayotte’s upper submarine slope: insights from high-resolution bathymetry and in-situ imagery from a deep-towed camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Puzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 354 (S2), pp.81 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seafloor earthquake ruptures and mass wasting from the 2004 Mw 6.3 Les Saintes submarine earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.270. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00919-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal magmatic evolution of the Fani Maoré submarine eruption 50 km east of Mayotte revealed by in situ sampling and petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.195-223. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Ar Geochronology and geochemistry of underwater lava samples from the Subsaintes cruise offshore Les Saintes (Guadeloupe): Insights for the Lesser Antilles arc magmatism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escartín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 450, pp.106862. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2022.106862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Gravitational Mass Wasting and Controls on Submarine Scarp Morphology Along the Roseau Fault, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03251258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenolith-bearing phonolites and basanites feed the active volcanic ridge of Mayotte (Comoros archipelago, SW Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176 (10), pp.75. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-021-01833-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: Magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, pp.117085. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flow of Indian Ocean asthenosphere driven by Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barruol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sigloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Scholz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazzullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1043-1049. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0479-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of pervasive trans-tensional deformation in the northwestern Wharton Basin in the 2012 earthquakes rupture area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nugroho Hananto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmoune Boudarine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish C Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praditya Avianto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 502, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02282789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Evolution of an Oceanic Intraplate Volcano From Seismic Reflection Data: A New Model for La Réunion, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Voogd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (2), pp.1035-1059. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pteropods from the Caribbean Sea: variations in calcification as an indicator of past ocean carbonate saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wall-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. B. B Hart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. W Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-309-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01610198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First direct observation of coseismic slip and seafloor rupture along a submarine normal fault and implications for fault slip history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique E Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Arthur J Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 450, pp.96-107. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01557932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between active faulting, volcanism, and sedimentary processes at an island arc: Insights from Les Saintes channel, Lesser Antilles arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17, pp.2781 - 2802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GC006337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01467737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanographic Signatures and Pressure Monitoring of Seafloor Vertical Deformation in Near-coastal, Shallow Water Areas: A Case Study from Santorini Caldera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Vilaseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (6), pp.401-421. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490419.2016.1226222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kallisti Limnes, carbon dioxide-accumulating subsea pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Camilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Ridao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelos Mallios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep12152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene drowned reef of Les Saintes plateau as witness of a long-term tectonic subsidence along the Lesser Antilles volcanic arc in Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 355, pp.115-135. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2014.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of deep subaqueous co-seismic scarps through specific coeval sedimentation in Lesser Antilles: implication for seismic hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1755- 1767. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-1755-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed during the 20th May 2006 dome collapse of the Soufrière Hills Volcano, Montserrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. J. Sparks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 74, pp.391-405. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-011-0533-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03583366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A volcaniclastic deep-sea fan off La Réunion Island (Indian Ocean): Gradualism versus catastrophism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (3), pp.271--274. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31478.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology and sedimentary architecture of a modern volcaniclastic turbidite system: The Cilaos fan, offshore La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Babonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Saint-Ange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 288 (1-4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00656017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple widespread landslides during the long-term evolution of a volcanic island: Insights from high-resolution seismic data, Montserrat, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S F L Watt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Talling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (5), pp.Q05006. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GC003451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new model for the evolution of La Réunion volcanic complex from complete marine geophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lebas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (9), pp.L09312. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL047489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption of Soufrière Hills (1995–2009) from an offshore perspective: Insights from repeated swath bathymetry surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L11307. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seafloor experiment to monitor vertical deformation at the Lucky Strike volcano, Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Viron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn S. Sasagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.147-159. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00190-008-0248-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00446319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on the March 1998 eruption at Piton de la Fournaise volcano (La Réunion) from microgravity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germinal Gabalda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (B5), pp.05407. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007JB005084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano flank instability in the Lesser Antilles Arc: Diversity of scale, processes, and temporal recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel P. Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submarine pyroclastic deposits formed at the Soufrière Hills volcano, Montserrat (1995–2003): What happens when pyroclastic flows enter the ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Trofimovs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (7), pp.549-552. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22424.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00272344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodynamic evolution of the northern Molucca Sea area (Eastern Indonesia) constrained by 3-D gravity field inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Widiwijayanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Mikhailov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 386, pp.203-222. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2004.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the last flank-collapse event of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002GL015903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale flank collapse events during the activity of Montagne Pelée, Martinique, Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Villemant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (B1), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0273(98)00030-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric structure of a nascent spreading ridge inferred from gravity data: The western Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khanbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (B11), pp.26345-26363. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000JB900391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focused volcanism and growth of a slow spreading segment (Mid-Atlantic Ridge, 35°N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rabain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaud Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 185 (1-2), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(00)00371-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of the axial relief at the very slow spreading Southwest Indian Ridge (49° to 69°E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 104 (B10), pp.22,825-22,843. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JB900195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting geophysical and geochemical signatures of a volcano at the axis of the Wharton Fossil Ridge (N-E Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Villemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 26 (8), pp.1053-1056. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999GL900160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01354338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Atlantic Ridge–Azores hotspot interactions: along-axis migration of a hotspot-derived event of enhanced magmatism 10 to 4 Ma ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cannat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Briais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Escartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Georgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 173 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00234-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active slivering of oceanic crust along the Molucca ridge (Indonesia-Philippine): Implication for ophiolite incorporation in a subduction wedge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Louat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 18 (4), pp.606-620. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999TC900004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure of the Mid-Atlantic Ridge south of the Kane Fracture Zone from seafloor and sea surface gravity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Va16rie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 103 (B2), </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/97JB02542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01353976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle Bouguer Anomaly Along an Ultra Slow-Spreading Ridge: Implications for Accretionary Processes and Comparison with Results from Central Mid-Atlantic Ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patriat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19 (6), pp.481 - 503. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1004269003009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner structure of the Krakatau volcanic complex (Indonesia) from gravity and bathymetry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Diament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Harjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 64 (1-2), pp.23-52. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0377-0273(94)00038-I⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional gravity study of the Mid-Atlantic Ridge: Evolution of the segmentation between 28° and 29°N during the last 10 m.y.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rommevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Patriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sempéré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 99 (B2), pp.3015-3029. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93JB02361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01928262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ geological and geochemical study of an active hydrothermal site on the North Fiji Basin ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vale´rie Bendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 98 (2-4), pp.259-269. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0025-3227(91)90106-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre géologique d'un site hydrothermal actif : la campagne STARMER 1 du submersible Nautile dans le Bassin Nord-Fidjien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Auzende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Comptes Rendus de l'Académie des Sciences.Série 2 : Mécanique.., 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japan Trench and its juncture with the Kuril Trench: cruise results of the Kaiko project, Leg 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 83 (1-4), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(87)90071-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte morphostructurale sous-marine de la zone Comores-Mayotte-Glorieuses, nord du Canal du Mozambique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF; Géosciences Montpellier, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-ongoing Mayotte submarine eruption: magma migration imaged by petrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and Geochemical Characterization of the Lava from the 2018-2019 Mayotte Eruption: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrological and geochemical characterization of the lava from the 2018-2019 Mayotte eruption, and comparison with the volcanic ridge extending from Petite-Terre to about 3500m of water depth: first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ReVoSiMa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mayotte seismo-volcanic crisis: characterizing a reactivated volcanic ridge from the upper slope to the abyssal plain using multibeam batymetry and backscatter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise sismo-volcanique de Mayotte : réactivation et évolution en direct d'une ride volcanique sur la pente est de l'île mise en lumière par la bathymétrie et la réflectivité multifaisceaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan J. Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français (ASF), Oct 2019, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle xenoliths-bearing phonolites feeding the active volcanic ridge of Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Hassen Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gurioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online Everywhere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision and strike-slip faulting in the northern Molucca Sea (Philippines and Indonesia): preliminary results of a morphotectonic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daharta Dahrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Quebral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hall ; Robert Hall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonic Evolution of Southeast Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 106, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Society of London</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-46, 1996, Tectonic Evolution of Southeast Asia, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.1996.106.01.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle B&#233;n&#226;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Pichot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JB030059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04555016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Verdurme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orya&#235;lle Chevrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118720" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Puzenat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.175" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hughes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Billant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00919-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Friant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Komorowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escart&#237;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03251258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005892" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hassen Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-021-01833-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03353428v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117085" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350520v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barruol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Scholz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazzullo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stutzmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0479-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02282789v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nugroho Hananto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmoune Boudarine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish C Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praditya Avianto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.09.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070405v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deplus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014959" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610198v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wall-Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. B Hart" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. W Smart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. J. Sparks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-309-2012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01557932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique E Leclerc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur J Olive" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.06.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01467737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leclerc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deplus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GC006337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Vilaseca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ballu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Nomikou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2016.1226222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Camilli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Ridao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Mallios" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12152" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2014.05.017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61XZDNJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844581v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1755-2012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trofimovs" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loughlin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0533-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Saint-Ange" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savoye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31478.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00656017v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sisavath" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Babonneau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.06.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609924v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boudon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F L Watt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Talling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GC003451" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lebas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047489" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Friant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boudon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Feuillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Trofimovs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043580" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00446319v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ammann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Viron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Sasagawa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00190-008-0248-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R4KKZ366-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonvalot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Remy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diament" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germinal Gabalda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JB005084" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Semet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004674" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22424.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021716v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Widiwijayanti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mikhailov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.05.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2HJC3JB6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586350v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Heinrich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002GL015903" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586208v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0273(98)00030-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51D3EA60F5E039CAE25D4C9CA2448E2AC6077E55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H&#233;bert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khanbari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900391" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rabain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaud Pouliquen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(00)00371-X" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR46RNVZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mendel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01354338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemant" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL900160" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Georgen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00234-4" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/328F28E85F2E4DD565A9762F9FE7DF74481AAA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01585936v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Bader" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rangin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Louat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999TC900004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353976v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va16rie Ballu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JB02542" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1004269003009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LRNMSC1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darharta Dahrin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Harjono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0377-0273(94)00038-I" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P136WSL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01928262v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rommevaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Patriat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Semp&#233;r&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93JB02361" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TGGM76L1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323845v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Auzende" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Urabe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vale&#180;rie Bendel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eissen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0025-3227(91)90106-E" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ5T520M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Auzende" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urabe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cadet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Kobayashi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(87)90071-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29QBFMZW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05141914v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boymond" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108840v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimuro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02537897v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Muro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02529128v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dimuro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Gauthier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02192857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Friant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Julien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02193332v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan J. Jorry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03108864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daharta Dahrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Quebral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cadet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sp.lyellcollection.org/content/106/1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.1996.106.01.04" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D82752EA06BD4CC7AEE9CF0150CFE4A9F1535B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>