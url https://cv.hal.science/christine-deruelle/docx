--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -995,261 +995,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting on observed social exclusion and pro-social behaviour in autism spectrum disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361319857578⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867306v1</w:t>
+                <w:t xml:space="preserve">hal-03030850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U-shape short-range extrinsic connectivity organisation around the human central sulcus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pron</w:t>
+                <w:t xml:space="preserve">Acting on observed social exclusion and pro-social behaviour in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-020-02177-5⟩</w:t>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.233-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361319857578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030850v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Histology of Cortical Thickness and Shared Neurobiology in 6 Psychiatric Disorders</w:t>
               </w:r>
@@ -1555,51 +1555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.101749. </w:t>
@@ -1899,287 +1899,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acting on observed social exclusion and pro-social behaviour in autism spectrum disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Silva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Deruelle</w:t>
+                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1362361319857578⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365093v1</w:t>
+                <w:t xml:space="preserve">hal-02365092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion MRI: Assessment of the Impact of Acquisition and Preprocessing Methods Using the BrainVISA-Diffuse Toolbox</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Sein</w:t>
+                <w:t xml:space="preserve">Acting on observed social exclusion and pro-social behaviour in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.136236131985757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1362361319857578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365092v1</w:t>
+                <w:t xml:space="preserve">hal-02365093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered structural brain asymmetry in autism spectrum disorder in a study of 54 datasets</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Oullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4100,307 +4100,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we think machines think? An fMRI study of alleged competition with an artificial intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Just Another Social Scene: Evidence for Decreased Attention to Negative Social Scenes in High-Functioning Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rosset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ewald Lutcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (9), pp.1790-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-011-1415-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00103⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364128v1</w:t>
+                <w:t xml:space="preserve">hal-02364132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just Another Social Scene: Evidence for Decreased Attention to Negative Social Scenes in High-Functioning Autism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do we think machines think? An fMRI study of alleged competition with an artificial intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rosset</w:t>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewald Lutcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-011-1415-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364132v1</w:t>
+                <w:t xml:space="preserve">hal-02364128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laterality Preference and Cognition: Cross-Syndrome Comparison of Patients with Trisomy 21 (Down), del7q11.23 (Williams-Beuren) and del22q11.2 (DiGeorge or Velo-Cardio-Facial) Syndromes</w:t>
               </w:r>
@@ -4545,51 +4545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do children perceive features of real and cartoon faces in the same way? Evidence from typical development and autism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine B Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4660,307 +4660,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Depression Mediates the Relationship Between Entity Beliefs and Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal cerebral effective connectivity during explicit emotional processing in adults with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Wicker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Da Fonseca</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreia Santos</w:t>
+                <w:t xml:space="preserve">Bénédicte Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Payen</w:t>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lënda Bounoua</w:t>
+                <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40 (2), pp.213--222. </w:t>
+              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.135 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10578-008-0122-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/scan/nsn007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342027v1</w:t>
+                <w:t xml:space="preserve">hal-01787287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal cerebral effective connectivity during explicit emotional processing in adults with autism spectrum disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Wicker</w:t>
+                <w:t xml:space="preserve">When Depression Mediates the Relationship Between Entity Beliefs and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+                <w:t xml:space="preserve">François Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Hubert</w:t>
+                <w:t xml:space="preserve">Vincent Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Tardif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gepner</w:t>
+                <w:t xml:space="preserve">Lënda Bounoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognitive and Affective Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Child Psychiatry and Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.213--222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10578-008-0122-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/scan/nsn007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01787287v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of biological motion point-light displays by baboons (Papio papio)</w:t>
               </w:r>
@@ -5235,64 +5235,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
@@ -5347,64 +5347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilie Rondan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34, pp.199-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5429,77 +5429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autisme : une pathologie du codage temporel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gepner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tardif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier A Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6303,51 +6303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ab&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alloza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.959" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ihme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2022.152333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867306v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jover" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319857578" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01512611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah H. Wolfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2017.1317662" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ego" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Orban de Xivry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge-Marie Eigsti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Col Cozzari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SL427Q5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hodgins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361313512425" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Corradi-Dell'Acqua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00189" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russia Ha-Vinh Leutcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.10.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leistedt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Lutcher" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364132v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1415-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLJ1XR7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard Desplanches" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stefanini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-011-9465-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSGK44XM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Rosset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390902971123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;nda Bounoua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-008-0122-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWK557X7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787287v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsn007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard-Desplanches" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Volterra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20163" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9S36XGV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Rondan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deruelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desnous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08155-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kurth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schijven" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. van den Heuvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hoogman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Rooij" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26754" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Shin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ab&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Alloza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.02.959" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867329v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hoogman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Rooij" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika Boedhoe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ilioska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867344v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Ihme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Zendjidjian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2022.152333" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Nivi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Bat-Pitault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02177-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier A Coulon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jover" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361319857578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Parker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Howard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon French" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.2694" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Kaltenmark" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Brun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101749" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026965v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premika S.W. Boedhoe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan van Rooij" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos W.R. Twisk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianne Schmaal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2020.19030331" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merel Postema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan D van Rooij" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evdokia Anagnostou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arango" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Auzias" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13005-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Behrmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2017.17010100" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01512611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah H. Wolfe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaminade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470919.2017.1317662" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Sesso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Flori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Porcher-Guinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2016.11.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKHFJGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364101v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Viellard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2015.11.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ego" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonhomme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Orban de Xivry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lef&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge-Marie Eigsti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Col Cozzari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12278" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SL427Q5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461669v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Wolfe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0000000000000461" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Hodgins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1362361313512425" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Corradi-Dell'Acqua" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nedicte Hubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Vuilleumier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00189" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russia Ha-Vinh Leutcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Millet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2012.10.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tassy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leistedt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wicker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364135v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duclos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsr008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tassy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364132v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Santos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-011-1415-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLJ1XR7G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald Lutcher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard Desplanches" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Philip" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stefanini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vicari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-011-9465-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WSGK44XM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B Rosset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poinso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate O'Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803390902971123" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gepner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scan/nsn007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342027v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Da Fonseca" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#235;nda Bounoua" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10578-008-0122-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NWK557X7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440627v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0097-7403.33.4.381" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440657v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gerard-Desplanches" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ayoun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Volterra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.20163" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9S36XGV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787360v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fonlupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250051v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Rondan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorgy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Livet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03776034v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Moreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_31" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950578v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003978v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>