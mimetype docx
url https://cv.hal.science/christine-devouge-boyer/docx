--- v1 (2026-03-30)
+++ v2 (2026-04-29)
@@ -312,727 +312,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
+                <w:t xml:space="preserve">Balla Ballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Leonie Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
+                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.108348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123563v1</w:t>
+                <w:t xml:space="preserve">hal-05471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Novel Bio-adsorbent Composite Combining Chitosan Powder and Opuntia ficus-indica Cladodes: Characterization and Application for Heavy Metal Removal from Water</w:t>
+                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Mili</w:t>
+                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakila Perera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Kadouche</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Radia Tafer</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-025-10604-0⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472316v1</w:t>
+                <w:t xml:space="preserve">hal-05050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050556v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a Novel Bio-adsorbent Composite Combining Chitosan Powder and Opuntia ficus-indica Cladodes: Characterization and Application for Heavy Metal Removal from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balla Ballo</w:t>
+                <w:t xml:space="preserve">Abdelhamid Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Moyon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Slimane Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
+                <w:t xml:space="preserve">Ferhat Mourad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Tafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-025-10604-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471740v1</w:t>
+                <w:t xml:space="preserve">hal-05472316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271180v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.404. </w:t>
@@ -1922,51 +1922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 393, pp.133352. </w:t>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,291 +2716,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energetic study of beech wood gasification in fluidized bed reactor under different gasification conditions ☆Presented during the French Chemical Engineering Congress SFGP 2019, Nantes 15–17 October 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis César Reyes Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkydia Campusano Mercedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Ariba</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Devouge Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.23 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904648v1</w:t>
+                <w:t xml:space="preserve">hal-03493669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic study of beech wood gasification in fluidized bed reactor under different gasification conditions ☆Presented during the French Chemical Engineering Congress SFGP 2019, Nantes 15–17 October 2019</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Balkydia Campusano Mercedes</w:t>
+                <w:t xml:space="preserve">Physicochemical Properties for the Reaction Systems: Levulinic Acid, Its Esters, and γ-Valerolactone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Ariba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Devouge Boyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roumiana Stateva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 164, pp.23 - 34. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.9b00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493669v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of iodine in polyamide by inductively-coupled plasma/mass spectrometry</w:t>
               </w:r>
@@ -3129,51 +3129,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of novel epoxy resins from pyrolysis bio-oil as a curing agent of biooil phenol glyoxal novolac resin</w:t>
+                <w:t xml:space="preserve">Biobased novolac resins cured with DGEBA using water-insoluble fraction of pyrolysis bio-oil: Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
@@ -3204,97 +3204,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), France</w:t>
+              <w:t xml:space="preserve">10th Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524476v1</w:t>
+                <w:t xml:space="preserve">hal-05524482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased novolac resins cured with DGEBA using water-insoluble fraction of pyrolysis bio-oil: Synthesis and characterization</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of novel epoxy resins from pyrolysis bio-oil as a curing agent of biooil phenol glyoxal novolac resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
@@ -3325,103 +3325,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ACS Spring 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Diego (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524482v1</w:t>
+                <w:t xml:space="preserve">hal-05524476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3498,51 +3498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPME-GC/MS for pesticides analysis: Palm wine case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,187 +4006,309 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude de l'amélioration de la qualité des produits fluorescents injectés dans les milieux aquatiques lors des opérations de traçage Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevila Jozja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d’Orléans, Cellule R&amp;D CETRAHE. 2026, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude de la qualité des produits fluorescents utilisés en traçage hydrogéologique Rapport final - Résumé-Abstract-Synthèse-opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevila Jozja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université d’Orléans. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4254,51 +4376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A49FA0"/>
+    <w:nsid w:val="4461125C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4485,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-devouge-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-0623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104464" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#233;sar Reyes Alonzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano Mercedes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.09.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02545517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.07.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524476v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04893555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-devouge-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-0623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104464" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#233;sar Reyes Alonzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano Mercedes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.09.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02545517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.07.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05591668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04893555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>