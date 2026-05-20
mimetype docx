--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -312,727 +312,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
+                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 148, pp.108348. </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471740v1</w:t>
+                <w:t xml:space="preserve">hal-05271180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction and quantification of aflatoxins and ochratoxin A in dried tamarind from Côte d’Ivoire by LC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Balla Ballo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Leonie Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lauzent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.108348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2025.108348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050556v1</w:t>
+                <w:t xml:space="preserve">hal-05471740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of analytical methods for the quantification of sulfates in reconstituted soil matrices: Effect of soil texture and interfering species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Butyl Levulinate Synthesis from Cellulose under High-Gravity Conditions: Catalyst and Solvent Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abou Serhal</w:t>
+                <w:t xml:space="preserve">Viktória Flóra Csendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakila Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Ben Ghozlen</w:t>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Dhaini</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.104182. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.123298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2025.104182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2025.123298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271180v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a Novel Bio-adsorbent Composite Combining Chitosan Powder and Opuntia ficus-indica Cladodes: Characterization and Application for Heavy Metal Removal from Water</w:t>
+                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Mili</w:t>
+                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Kadouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Françoise Mauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Mourad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Radia Tafer</w:t>
+                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-025-10604-0⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472316v1</w:t>
+                <w:t xml:space="preserve">hal-05123563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sustainable furfural production: investigating solvent effects, reaction kinetics, process simulation, and energy assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of a Novel Bio-adsorbent Composite Combining Chitosan Powder and Opuntia ficus-indica Cladodes: Characterization and Application for Heavy Metal Removal from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Edumujeze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Thomas</w:t>
+                <w:t xml:space="preserve">Slimane Kadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mauge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Ferhat Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Fournier-Salaun</w:t>
+                <w:t xml:space="preserve">Radia Tafer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 519, pp.165126. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.165126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-025-10604-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123563v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-competitive adsorption of polycyclic aromatic hydrocarbons and heavy metals on activated carbon produced from flax shives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,51 +1390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Based Adsorption as Ecofriendly Method for Wastewater Decontamination: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasre-Dine Ahfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.404. </w:t>
@@ -1652,321 +1652,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
+                <w:t xml:space="preserve">Biobased novolac resins cured with DGEBA using water-insoluble fraction of pyrolysis bio-oil: Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumia Bakhta</w:t>
+                <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Sadaoui</w:t>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Samir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.104464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtice.2022.104464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534374v1</w:t>
+                <w:t xml:space="preserve">hal-03807769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobased novolac resins cured with DGEBA using water-insoluble fraction of pyrolysis bio-oil: Synthesis and characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional activated carbon: from synthesis to groundwater fluoride removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Bakhta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Xu</w:t>
+                <w:t xml:space="preserve">Zahra Sadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brodu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boulos Youssef</w:t>
+                <w:t xml:space="preserve">Brahim Samir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ouiza Allalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Taiwan Institute of Chemical Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, pp.104464. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.2332-2348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtice.2022.104464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1RA08209D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807769v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and quantification of pesticides and metals in palm wines by HS-SPME/GC–MS and ICP-AES/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjoua Aminata Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 393, pp.133352. </w:t>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather and Other Matrices: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative extraction of chromium VI and III from tanned leather: a comparative study of pretreatment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roumiana Stateva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (6), pp.3008-3020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,103 +3135,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased novolac resins cured with DGEBA using water-insoluble fraction of pyrolysis bio-oil: Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Edition of Global Conference on Catalysis, Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,103 +3256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of novel epoxy resins from pyrolysis bio-oil as a curing agent of biooil phenol glyoxal novolac resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brodu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3371,57 +3371,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,103 +3446,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876787v1</w:t>
+                <w:t xml:space="preserve">hal-03876791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,73 +3567,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique AFSEP : Prélèvement et traitement de l'échantillon : quelles conséquences sur l'analyse ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, en ligne, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876791v1</w:t>
+                <w:t xml:space="preserve">hal-03876787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3664,51 +3664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPME-GC/MS for pesticides analysis: Palm wine case of study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiemélé Laurent-Simon Amoikon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromium Determination in Leather: Challenges of Extraction and Speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du chrome dans le cuir: défis de l'extraction et de la spéciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Gisel Arellano-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Devouge-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4461125C"/>
+    <w:nsid w:val="BBD148BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4607,51 +4607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-devouge-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-0623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104464" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#233;sar Reyes Alonzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano Mercedes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.09.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02545517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.07.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05591668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04893555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-devouge-boyer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4563-0623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448452v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erny Encarnacion Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakila Perera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bernacchioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c05044" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Gisel Arellano-S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abou Serhal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Ben Ghozlen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Dhaini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471740v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Ballo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Moyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lauzent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2025.108348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikt&#243;ria Fl&#243;ra Csendes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2025.123298" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Edumujeze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mauge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Fournier-Salaun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.165126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Kadouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mourad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tafer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10604-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Alem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasre-Dine Ahfir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-024-00806-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jabbour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112368" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Delgado" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenel Naudy Vasquez Salcedo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2023.01.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04081040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11050404" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Ju&#225;rez-Facio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rogez-Florent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#233;ausoone" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11010021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807769v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtice.2022.104464" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534374v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Bakhta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Sadaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Samir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Allalou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1RA08209D" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiem&#233;l&#233; Laurent-Simon Amoikon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjoua Aminata Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133352" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03388926v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Juarez-Facio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castilla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2021.105258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408347.2021.1890545" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42825-021-00071-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807804v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C&#233;sar Reyes Alonzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buvat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkydia Campusano Mercedes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.12.015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kajeiou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Mezghich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devouge Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.09.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904648v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ariba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumiana Stateva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b00965" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02545517v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mouda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gueguen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.07.054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore N. Djeni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05591668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04893555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>