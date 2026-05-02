--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -333,321 +333,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A successive time-to-event model of phyllochron dynamics for hypothesis testing: application to the analysis of genetic and environmental effects in maize</w:t>
+                <w:t xml:space="preserve">The genotype–phenotype relationship and evolutionary genetics in the light of the Metabolic Control Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Plancade</w:t>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Marchadier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-023-01029-7⟩</w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (1), pp.105000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2023.105000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146598v1</w:t>
+                <w:t xml:space="preserve">hal-04293404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genotype–phenotype relationship and evolutionary genetics in the light of the Metabolic Control Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A successive time-to-event model of phyllochron dynamics for hypothesis testing: application to the analysis of genetic and environmental effects in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Vienne</w:t>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232 (1), pp.105000. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2023.105000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-023-01029-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04293404v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive G × E interactions shape adaptive trajectories and the exploration of the phenotypic space in artificial selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Desbiez-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Noly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1541,278 +1541,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aperture number on pollen germination, survival and reproductive success in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Heterosis Is a Systemic Property Emerging From Non-linear Genotype-Phenotype Relationships: Evidence From in Vitro Genetics and Computer Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+                <w:t xml:space="preserve">Julie Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcx206⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627137v1</w:t>
+                <w:t xml:space="preserve">hal-01837851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterosis Is a Systemic Property Emerging From Non-linear Genotype-Phenotype Relationships: Evidence From in Vitro Genetics and Computer Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of aperture number on pollen germination, survival and reproductive success in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann L. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fievet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert J. Swanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, 26 p. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (4), pp.733-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2018.00159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837851v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback between environment and traits under selection in a seasonal environment: consequences for experimental evolution</w:t>
               </w:r>
@@ -2072,338 +2072,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635204v1</w:t>
+                <w:t xml:space="preserve">hal-02636704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
+                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma da Silva</w:t>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636704v1</w:t>
+                <w:t xml:space="preserve">hal-02635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization within saccharomyces genus results in homoeostasis and phenotypic novelty in winemaking conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introns structure patterns of variation in nucleotide composition in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; and rice protein-coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,64 +2748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,90 +3016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing variation and new mutations both contribute to a fast response to selection for flowering time in maize inbreds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,325 +3948,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
+                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Johannes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Cécile Edelist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (10), pp.1830-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193366v1</w:t>
+                <w:t xml:space="preserve">hal-03818407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of transgenerational epigenetic variation on complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe K. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Colombani-Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Edelist</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 96 (10), pp.1830-1838. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (6), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818407v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified modelling of metabolic pathways for flux prediction and optimisation: lessons from an in vitro reconstruction of the upper part of glycolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4590,51 +4590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing factors for reliable quantitative proteomics based on two-dimensional gel electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4826,696 +4826,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait Loci effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of proteome expression and metabolic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Dillmann</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (3-4), pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01246-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669991v1</w:t>
+                <w:t xml:space="preserve">hal-00113683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of proteome expression and metabolic control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait Loci effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">B. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-1787</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113683v1</w:t>
+                <w:t xml:space="preserve">hal-02669991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications physiologiques et génétique de la variabilité d'expression du protéome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Fiévet</w:t>
+                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">B. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87 (6), pp.27-38</w:t>
+              <w:t xml:space="preserve">Acta Biotheor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (4), pp.341-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113687v1</w:t>
+                <w:t xml:space="preserve">hal-00113661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait loci effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Fiévet</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49 (4), pp.341-50</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113661v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait loci effects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implications physiologiques et génétique de la variabilité d'expression du protéome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Dillmann</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-87</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (6), pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113666v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité d'expression du protéome et hétérosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,77 +5566,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes and metabolic pools as model traits for quantitative genetics.I. The L-shaped distribution of gene effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153, pp.2001-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5661,77 +5661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes and metabolic pools as model traits for quantitative genetics. I. The L-shaped distribution of gene effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153 (4), pp.2001-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5750,191 +5750,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00113673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un autre regard sur le modèle multiplicatif en génétique quantitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Comparison between maize inbred lines : genetic distances in the expert's eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
+                <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 30 (6), pp.543-564</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (10), pp.659-667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684519v1</w:t>
+                <w:t xml:space="preserve">hal-02693975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between maize inbred lines : genetic distances in the expert's eye</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Dillmann</w:t>
+                <w:t xml:space="preserve">Un autre regard sur le modèle multiplicatif en génétique quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guerin</w:t>
+                <w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18 (10), pp.659-667</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 30 (6), pp.543-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693975v1</w:t>
+                <w:t xml:space="preserve">hal-02684519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another look at multiplicative models in quantitative genetics</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6205,51 +6205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general algorithm to compute multilocus genotype frequencies under various mating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7060,90 +7060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of the maize proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7425,51 +7425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4DE579C"/>
+    <w:nsid w:val="3F9F9B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7656,51 +7656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-dillmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9025-341X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055329152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42013767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046514665" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Louarn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Sabina Petrizzelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/461947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Petrizzelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann L. Carlson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Swanson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glodt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clermont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skurnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02287.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Degen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Poll" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.J. Turlings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039891" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014290829329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113683v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01246-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMMR5TQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684519v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693975v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-dillmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9025-341X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055329152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42013767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046514665" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Louarn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Sabina Petrizzelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/461947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Petrizzelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann L. Carlson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Swanson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glodt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clermont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skurnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02287.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Degen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Poll" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.J. Turlings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039891" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014290829329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMMR5TQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113666v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>