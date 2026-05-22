--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -333,321 +333,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genotype–phenotype relationship and evolutionary genetics in the light of the Metabolic Control Analysis</w:t>
+                <w:t xml:space="preserve">A successive time-to-event model of phyllochron dynamics for hypothesis testing: application to the analysis of genetic and environmental effects in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. de Vienne</w:t>
+                <w:t xml:space="preserve">Sandra Plancade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Coton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2023.105000⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-023-01029-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293404v1</w:t>
+                <w:t xml:space="preserve">hal-04146598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A successive time-to-event model of phyllochron dynamics for hypothesis testing: application to the analysis of genetic and environmental effects in maize</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genotype–phenotype relationship and evolutionary genetics in the light of the Metabolic Control Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232 (1), pp.105000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13007-023-01029-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystems.2023.105000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146598v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pervasive G × E interactions shape adaptive trajectories and the exploration of the phenotypic space in artificial selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Desbiez-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Noly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Mollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Marchadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1677,51 +1677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aperture number on pollen germination, survival and reproductive success in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,338 +2072,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
+                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma da Silva</w:t>
+                <w:t xml:space="preserve">Xavier Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
+                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
+                <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636704v1</w:t>
+                <w:t xml:space="preserve">hal-02635204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dearth of polymorphism associated with a sustained response to selection for flowering time in maize</w:t>
+                <w:t xml:space="preserve">A systems approach to elucidate heterosis of protein abundances in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Durand</w:t>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud M. Tenaillon</w:t>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Raffoux</w:t>
+                <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Thepot</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Falque</w:t>
+                <w:t xml:space="preserve">Thierry T. Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (8), pp.2056-2071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-015-0382-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M115.048058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635204v1</w:t>
+                <w:t xml:space="preserve">hal-02636704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization within saccharomyces genus results in homoeostasis and phenotypic novelty in winemaking conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telma da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introns structure patterns of variation in nucleotide composition in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; and rice protein-coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Glémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,64 +2748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast proteome variations reveal different adaptive responses to grape must fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking post-translational modifications and variation of phenotypic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3016,90 +3016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering Time in Maize: Linkage and Epistasis at a Major Effect Locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3150,51 +3150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population size drives industrial Saccharomyces cerevisiae alcoholic fermentation and is under genetic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3552,51 +3552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing variation and new mutations both contribute to a fast response to selection for flowering time in maize inbreds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,51 +3820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autotetraploidy associated with reproductive isolation in Saccharomyces cerevisiae: towards a new domesticated species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,64 +3967,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of candidate salt-tolerance genes in the halophyte Helianthus paradoxus and its glycophyte progenitors H. annuus and H. petiolaris (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Edelist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Raffoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4333,321 +4333,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension to the metabolic control theory taking into account correlations between enzyme concentrations.</w:t>
+                <w:t xml:space="preserve">High genetic variability of herbivore-induced volatile emission within a broad range of maize inbred lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lion</w:t>
+                <w:t xml:space="preserve">T. Degen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bost</w:t>
+                <w:t xml:space="preserve">F. Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fiévet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.C.J. Turlings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271 (22), pp.4375-91. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 135, pp.1928-1938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04375.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.104.039891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113659v1</w:t>
+                <w:t xml:space="preserve">hal-02683488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic variability of herbivore-induced volatile emission within a broad range of maize inbred lines</w:t>
+                <w:t xml:space="preserve">An extension to the metabolic control theory taking into account correlations between enzyme concentrations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Degen</w:t>
+                <w:t xml:space="preserve">Sébastien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dillmann</w:t>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marion-Poll</w:t>
+                <w:t xml:space="preserve">Bruno Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.C.J. Turlings</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 135, pp.1928-1938. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271 (22), pp.4375-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.104.039891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.2004.04375.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683488v1</w:t>
+                <w:t xml:space="preserve">hal-00113659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing factors for reliable quantitative proteomics based on two-dimensional gel electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lagniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,368 +4709,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient</w:t>
+                <w:t xml:space="preserve">Genetic variability of proteome expression and metabolic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Fievet</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1014290829329⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 39 (3-4), pp.271-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01246-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677627v1</w:t>
+                <w:t xml:space="preserve">hal-00113683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of proteome expression and metabolic control</w:t>
+                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (4), pp.341-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014290829329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0981-9428(01)01246-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00113683v1</w:t>
+                <w:t xml:space="preserve">hal-02677627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait Loci effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-1787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5089,407 +5089,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dillmann</w:t>
+                <w:t xml:space="preserve">Implications physiologiques et génétique de la variabilité d'expression du protéome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biotheor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49 (4), pp.341-50</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 87 (6), pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00113661v1</w:t>
+                <w:t xml:space="preserve">hal-00113687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait loci effects.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of enzyme concentrations for unbranched reaction chains: the concept of combined response coefficient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fiévet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-87</w:t>
+              <w:t xml:space="preserve">Acta Biotheor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (4), pp.341-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113666v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications physiologiques et génétique de la variabilité d'expression du protéome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Dillmann</w:t>
+                <w:t xml:space="preserve">Genetic and nongenetic bases for the L-shaped distribution of quantitative trait loci effects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 87 (6), pp.27-38</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (4), pp.1773-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00113687v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00113666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité d'expression du protéome et hétérosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,51 +5497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (6), pp.27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5579,64 +5579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes and metabolic pools as model traits for quantitative genetics.I. The L-shaped distribution of gene effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153, pp.2001-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5674,64 +5674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes and metabolic pools as model traits for quantitative genetics. I. The L-shaped distribution of gene effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 153 (4), pp.2001-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5756,51 +5756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between maize inbred lines : genetic distances in the expert's eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6084,51 +6084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of RFLP and morphological distances between maize Zea mays L. inbred lines. Consequences for germplasm protection purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bar-Hen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general algorithm to compute multilocus genotype frequencies under various mating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Melchinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6339,51 +6339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mazzanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6438,51 +6438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computer program for testing pairwise linkage disequilibria in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 83 (3), pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6815,51 +6815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,51 +6970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7060,51 +7060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of the maize proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bauland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7425,51 +7425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9F9B15"/>
+    <w:nsid w:val="6DAA2C6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7656,51 +7656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-dillmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9025-341X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055329152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42013767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046514665" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293404v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Louarn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Sabina Petrizzelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/461947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Petrizzelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann L. Carlson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Swanson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glodt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clermont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skurnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02287.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Degen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Poll" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.J. Turlings" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039891" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014290829329" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01246-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMMR5TQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113661v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113666v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-dillmann" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9025-341X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055329152" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42013767" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000046514665" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081926v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Vienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111354" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146598v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Plancade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01029-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Vienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2023.105000" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291055v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Noly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Remoue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyad186" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Talbot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Le Louarn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2022.111015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Sabina Petrizzelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009157" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13476" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyab123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345286v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Mollion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/461947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianyela Petrizzelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.118.301635" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837851v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627137v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann L. Carlson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Swanson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sabarly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Glodt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12855" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPJMKH67-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635204v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Tenaillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Raffoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thepot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0382-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Balliau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M115.048058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Bely" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Guerche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gl&#233;min" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Montalent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres Giardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv189" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marullo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aigle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourgais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M112.024349" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.111.136903" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644810v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02547-10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoxiao Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00808-10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouvet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glodt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Clermont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skurnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02287.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coubriche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.05.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657083v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2009.01828.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Edelist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900067" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Johannes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe K. Teixeira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Colombani-Saliba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000530" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Curien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051520" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Degen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dillmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marion-Poll" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.J. Turlings" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.104.039891" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lion" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bost" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fi&#233;vet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.2004.04375.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagniel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0981-9428(01)01246-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMMR5TQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677627v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014290829329" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669991v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Hospital" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113661v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113666v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670068v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zivy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693975v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684519v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894227v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Foulley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885866v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bar-Hen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Charcosset" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Murigneux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Melchinger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702854v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciampolini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazzanti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800866v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/133617_1/9782807302969-biologie-evolutive.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823771v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bataillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaba" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Goldringer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kaltz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leonardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835565v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>