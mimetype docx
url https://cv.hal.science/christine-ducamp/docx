--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -756,51 +756,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hadidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères</w:t>
+              <w:t xml:space="preserve">Repères IREM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102, pp.13-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2991,437 +2991,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">volet enquête : le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841795v1</w:t>
+                <w:t xml:space="preserve">hal-03881860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Munier</w:t>
+                <w:t xml:space="preserve">volet enquête : le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881860v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles relations entre le genre et l’estime de soi dans un projet d’expérimentation d’évaluation sans note ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gouzi</w:t>
+                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778431v1</w:t>
+                <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Chaplier</w:t>
+                <w:t xml:space="preserve">Quelles relations entre le genre et l’estime de soi dans un projet d’expérimentation d’évaluation sans note ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AREF 2022 Actualités de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841749v1</w:t>
+                <w:t xml:space="preserve">hal-03778431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l’action de deux enseignantes en terme de dévolution lors d’une démarche d’investigation en mathématiques</w:t>
               </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3722,77 +3722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la quantité de matière dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.36-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'éléments implicites dans l'action didactique relative à l'enseignement et l'étude de la physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaput Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter IREM : la reforme des programmes des lycées, et alors ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Floriane Wozniak, Anne-Marie O’Connell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA GENÈSE DES SAVOIRS DANS LES RECHERCHES COLLABORATIVES : APPROCHES DIDACTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7134,51 +7134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Commarieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Raoelison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Dongen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Voccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hallery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hallery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ware" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cotrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raoelison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrabba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goureau Andre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paravy Christiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Borghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Ambrosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mascheretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Commarieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Raoelison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Dongen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Voccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hallery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hallery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ware" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cotrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raoelison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrabba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goureau Andre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paravy Christiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Borghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Ambrosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mascheretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>