--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2991,217 +2991,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Munier</w:t>
+                <w:t xml:space="preserve">volet enquête : le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881860v1</w:t>
+                <w:t xml:space="preserve">hal-03841795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">volet enquête : le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841795v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
               </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3722,77 +3722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement de la quantité de matière dans le secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3869,51 +3869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lécureux-Têtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès international de la Théorie de l'Action Conjointe en Didactique - La TACD en questions, questions à la didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rennes, France. pp.36-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4033,51 +4033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'éléments implicites dans l'action didactique relative à l'enseignement et l'étude de la physique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaput Brigitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Inter IREM : la reforme des programmes des lycées, et alors ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Verscheure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amans-Passaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Floriane Wozniak, Anne-Marie O’Connell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA GENÈSE DES SAVOIRS DANS LES RECHERCHES COLLABORATIVES : APPROCHES DIDACTIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7134,51 +7134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Commarieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Raoelison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Dongen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Voccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hallery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hallery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ware" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cotrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raoelison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrabba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goureau Andre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paravy Christiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Borghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Ambrosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mascheretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841898v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Commarieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648339v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Veyrac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Espinasse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Magro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hammami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Raoelison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600464" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903735v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaput" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hadidou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862778v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter van Dongen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Voccia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merkling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06920" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890481v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905340v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905384v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828046v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducamp" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hallery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hallery" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905712v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Alexis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessmann Raphael" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maffre Magali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maron Eddy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862757v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Crouau-Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-009-9304-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q6C7925Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ramon-Portugal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crouau-Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Ware" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lian Ware" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-007-9129-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B646883B887B09CE07D4F25C24FBA103C1BA971/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Simonneaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Albe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905893v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simonneaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gouzi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778431v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne L&#233;cureux-T&#234;tu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841689v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Cotrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648377v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Navarro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648510v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Kasmir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raoelison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrabba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goureau Andre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paravy Christiane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905881v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905947v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905979v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Borghi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Ambrosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mascheretti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Buck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ware R" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeus M" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Verscheure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.educagri.fr/livres/4839-l-enseignement-agricole-entre-savoirs-professionnels-et-savoirs-scolaires-9782844449955.html?search_query=gardies&amp;amp;results=9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648495v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardies" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escande" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>