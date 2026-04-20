--- v0 (2026-03-17)
+++ v1 (2026-04-20)
@@ -589,165 +589,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le fragment dit du « pseudo-Sophocle » (TrGF 620 = Soph. F 1026 TGF 2 = 1127 P.) : une des premières occurrences du motif de la Fin du monde dans la littérature grecque ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Mondes anciens et médiévaux, Cycle Fragments, CRAHAM, Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édith Parmentier et Christine Dumas-Reungoat, Feb 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ulysse et l’Odyssée ont-ils encore quelque chose à nous dire ? (Jean-Luc Lagarce, Elles disent…l’Odyssée ; Jean Harambat, Ulysse. Les chants du retour ; Daniel Mendelsohn, Une odyssée. Un père, un fils, une épopée.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Atelier de recherche de l’ERLIS, « Figures emblématiques, mythiques et légendaires dans les cultures contemporaines : récits du passé et réinterprétations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Madeleine et A. Jarl Ireman, Mar 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015253v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05015238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Εἴδωλον et eṭemmu : points de comparaison entre les mythologies de la mort de la Grèce homérique et de la Mésopotamie</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas-Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261702v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02607407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas-Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261702v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02607407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>