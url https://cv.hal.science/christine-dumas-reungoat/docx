--- v1 (2026-04-20)
+++ v2 (2026-05-16)
@@ -589,1200 +589,1200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ulysse et l’Odyssée ont-ils encore quelque chose à nous dire ? (Jean-Luc Lagarce, Elles disent…l’Odyssée ; Jean Harambat, Ulysse. Les chants du retour ; Daniel Mendelsohn, Une odyssée. Un père, un fils, une épopée.) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l’Atelier de recherche de l’ERLIS, « Figures emblématiques, mythiques et légendaires dans les cultures contemporaines : récits du passé et réinterprétations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Madeleine et A. Jarl Ireman, Mar 2021, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le fragment dit du « pseudo-Sophocle » (TrGF 620 = Soph. F 1026 TGF 2 = 1127 P.) : une des premières occurrences du motif de la Fin du monde dans la littérature grecque ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mondes anciens et médiévaux, Cycle Fragments, CRAHAM, Université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édith Parmentier et Christine Dumas-Reungoat, Feb 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, S. Madeleine et A. Jarl Ireman, Mar 2021, Caen, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Εἴδωλον et eṭemmu : points de comparaison entre les mythologies de la mort de la Grèce homérique et de la Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Histoire antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Humanités et Sciences Sociales, Département d'Histoire, Université de Caen Normandie, Feb 2020, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, UFR Humanités et Sciences Sociales, Département d'Histoire, Université de Caen Normandie, Feb 2020, caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques problèmes posés par les fragments des Babyloniaka de Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Fragments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parmentier, Édith; Dumas-Reungoat, Christine, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Parmentier, Édith; Dumas-Reungoat, Christine, Mar 2019, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du héros mésopotamien Enkidu aux &amp;quot;mangeurs de pain&amp;quot; d'Homère et d'Hésiode : les céréales, un critère essentiel pour définir l'identité humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et identité (s) à travers les âges et les civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haziza, Typhaine; Gautier, Alban; Romeri, Luciana, Oct 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Haziza, Typhaine; Gautier, Alban; Romeri, Luciana, Oct 2018, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oannès, Kulullû et apkallu : les hybrides composés de poisson en Mésopotamie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du programme Ichtya : Définir le monstre marin : quelques approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T. Buquet et B. Gauvin, Caen, CRAHAM, Mar 2018, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, T. Buquet et B. Gauvin, Caen, CRAHAM, Mar 2018, caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Oracles Sibyllins et l’annonce de la fin du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme Atlantys, Troisième colloque international, Récits et représentations d'apocalypses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Blay, Frédéric; Claudel, Paul-André; Programme Atlantys Nantes, Les Utopiales Nantes, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Le Blay, Frédéric; Claudel, Paul-André; Programme Atlantys Nantes, Les Utopiales Nantes, Nov 2017, Nantes, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire de la fin du monde en Grèce ancienne : les héros des mythes relatifs à l’embrasement du monde ou aux catastrophes diluviennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantys: Penser la fin du monde : imaginaire et expérience de la catastrophe Conférences en Pays-de-la-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Œdipe-roi : la tradition mythologique, Sophocle et Pasolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le programme 2015-2017 de l’enseignement de Littérature de Terminale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l’Académie de Caen, Dec 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l’Académie de Caen, Dec 2015, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voile d'Ulysse et l'outre de Dardanos, reflets de coutumes nautiques mésopotamiennes ? (Homère, Odyssée, V, 346-350 et Lycophron, Alexandra, 72-85)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de M2/Doctorat (UE 77), " Antiquités ", 4 juin 2013, Recherches sur le Proche-Orient antique (Mésopotamie - Égypte).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Séminaire de M2/Doctorat (UE 77), " Antiquités ", 4 juin 2013, Recherches sur le Proche-Orient antique (Mésopotamie - Égypte).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mythes d'invention et de transmission de l'écriture en Mésopotamie et en Grèce : quel rôle y jouent les dieux, les héros et les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude L'écriture : invention, enjeux, 6 décembre 2013, organisée par l'équipe " Héritage et transferts culturels dans les mondes antiques et médiévaux ", CRAHAM, Caen.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La conception de Mars au livre 5 des Fastes d’Ovide : comparaison avec des motifs mythologiques grecs et proche-orientaux »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque International d’Anthropologie du Monde indo-européen et de mythologie comparée, Sexualité et procréation : les dieux, les héros et les hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Louvain-la-neuve, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Louvain-la-neuve, Belgique, Belgium</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berossos : standing at the crossroads of Greek and Mesopotamian traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Durham University Department of Classics and Ancient History, Research Seminar Series, Durham University (UK)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Durham, United Kingdom</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure d'Orphée et les textes attribués au poète dans l'Antiquité grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Harpes d'exil, Auditorium du Musée des Beaux-Arts de Caen,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Caen, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le mythe de l'origine de l'homme et/ou de la nouvelle humanité lié au mythe du Déluge en Grèce et en Mésopotamie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Craham, Histoire, archéologie et civilisations des mondes anciens et médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, CAEN, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Créatures composites de Grèce et de Mésopotamie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Animal et le Savoir de l'Antiquité à la Renaissance : images de l'animal dans l'Antiquité, du 25 mars 2005 à l'Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, CAEN, France. http://www.unicaen.fr/services/puc/spip.php?article765&amp;var_recherche=composites, p. 15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La dimension symbolique de Babylone et du lien qui unit le roi à sa ville d'après l'Enuma elish ; Marduk, Créateur du monde et le Poème d'Erra »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dumas-Reungoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque international intitulé Roma illustrata, Images et représentations de la Ville, organisé par le CERLAM à l'Université de Caen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, CAEN, France. p. 129-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00463465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Êtres Hybrides détenteurs de savoir en Mésopotamie et en Grèce : éléments de comparaison entre Apkallu et Telchines »</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas-Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261702v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02607407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015457v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas-Reungoat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261702v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015404v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02607407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192858v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1176" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511540v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463459v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1824" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1852" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02888830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.1950" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02408214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02889772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>